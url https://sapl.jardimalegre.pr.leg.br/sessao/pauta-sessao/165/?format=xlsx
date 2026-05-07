--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -63,111 +63,111 @@
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2026</t>
   </si>
   <si>
     <t>1ª Discussão e Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°2.718/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 22 de 2026</t>
   </si>
   <si>
     <t>Denomina o Organismo de Política da Mulher do Município de Jardim Alegre como "Centro de Convivência da Mulher Rozemeri Pacífico" e dá outras providências.</t>
   </si>
   <si>
     <t>2ª Discussão e Votação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
+    <t>Indicação nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Guina</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal a construção de 02 (dois) poços artesianos nas localidades Placa Luar e Sarandi, no município de Jardim Alegre.</t>
+  </si>
+  <si>
+    <t>Leitura</t>
+  </si>
+  <si>
+    <t>Indicação nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>Pio</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que realize estudo e manobra no sistema de abastecimento de água no Santa Terezinha, Assentamento 8 de Abril.</t>
+  </si>
+  <si>
+    <t>Indicação nº 44 de 2026</t>
+  </si>
+  <si>
+    <t>Língua Preta</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de trabalho de arborização no Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 45 de 2026</t>
+  </si>
+  <si>
+    <t>Sônia Campos</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudos para adequação do calçamento e ampliação da largura da via na Avenida Paraná.</t>
+  </si>
+  <si>
+    <t>Indicação nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja realizado o molhamento das vias públicas na área central do Município, com caminhão-pipa, ao menos duas vezes por semana.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária nº 25 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre - Pr, para o exercício de 2026</t>
   </si>
   <si>
-    <t>Leitura</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei Ordinária nº 27 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre - Pr, para o exercício de 2026.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo nº 4 de 2026</t>
   </si>
   <si>
-    <t>Guina</t>
-[...1 lines deleted...]
-  <si>
     <t>Denomina de “JAURO AGUIAR” a via pública sem denominação localizada ao lado da Praça Gonçalina Torres Castelari, no Município de Jardim Alegre, e dá outras providências.</t>
-  </si>
-[...37 lines deleted...]
-    <t>Solicita ao Poder Executivo que seja realizado o molhamento das vias públicas na área central do Município, com caminhão-pipa, ao menos duas vezes por semana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -555,206 +555,206 @@
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1953</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>