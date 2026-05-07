--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -10,441 +10,1575 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="508">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Moises Lnortovz dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_001-2026.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional especial no orçamento do Município de Jardim Alegre-Pr., para o exercício de 2026</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1899/projeto_de_lei__n_002-2026_-_excesso_de_arrecadacao_-_convenio_seil_059-2025_grandes_rios.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1899/projeto_de_lei__n_002-2026_-_excesso_de_arrecadacao_-_convenio_seil_059-2025_grandes_rios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2026.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1900/projeto_de_lei_003-2026_1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1900/projeto_de_lei_003-2026_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre Pr., para o exercício de 2026</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1901/projeto_de_lei_004-2026_1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1901/projeto_de_lei_004-2026_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre Pr., para o exercício de 2026</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1902/projeto_de_lei_005-2026_1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1902/projeto_de_lei_005-2026_1.pdf</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1903/projeto_de_lei_006-2026_1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1903/projeto_de_lei_006-2026_1.pdf</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1904/projeto_de_lei_007-2026_1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1904/projeto_de_lei_007-2026_1.pdf</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_lei_008-2026_2.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_lei_008-2026_2.pdf</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1906/projeto_de_lei_009-2026_1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1906/projeto_de_lei_009-2026_1.pdf</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_10-2026_-_aumento_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_10-2026_-_aumento_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Recompõe o valor e dá aumento real ao auxílio alimentação, criado pela Lei nº 2.499/2023 e dá outras providências</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_11-2026_-_recomposicao_servidores.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_11-2026_-_recomposicao_servidores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos servidores e empregados públicos dos Poderes Executivo e Legislativo do Município de Jardim Alegre e dá outras providências</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_12-2026_-_recomposicao_magisterio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_12-2026_-_recomposicao_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e atualiza os vencimentos dos Professores e Profissionais da Educação (Monitores 20 horas e 40 horas semanais) na Rede Municipal de Educação e dá outras providências</t>
   </si>
   <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1927/pl_13-2026_-_autoriza_a_receber_doacao_e_custas_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Jardim Alegre a receber imóveis em doação, custeando as despesas para desmembramento e registro e dá outras providências</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1928/pl_14-2026_-_piso_professores_ass.pdf</t>
+  </si>
+  <si>
+    <t>Institui e garante o pagamento de piso salarial aos Professores e Profissionais da Educação (Monitores) e dá outras providências</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1933/projeto_de_lei_15-2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1934/projeto_de_lei_16-2026_1_ass.pdf</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1935/projeto_de_lei_017-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1936/projeto_de_lei_18-2026_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1942/projeto_de_lei_19-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1945/projeto_de_lei_20-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1946/projeto_de_lei_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre/PR, para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1953/pl_22-2026_-_centro_de_convivencia_da_mulher_rozemeri_pacifico.pdf</t>
+  </si>
+  <si>
+    <t>Denomina o Organismo de Política da Mulher do Município de Jardim Alegre como "Centro de Convivência da Mulher Rozemeri Pacífico" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1961/projeto_de_lei_023_2026_-_altera_a_lei_municipal_2718_2025_ass.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n°2.718/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1968/projeto_de_lei_024_2026_-_revoga_a_lei_791_2015.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n°791/2015 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/projeto_de_lei_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre - Pr, para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/projeto_de_lei_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre - Pr, para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1993/pl_28-2026_-_desafeta_imovel.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a desafetar imóvel público.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/projeto_de_lei_29-2026_-_desvinculacao_cosip_1_1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a desvincular 30% (trinta por cento) da receita corrente da contribuição de serviço de iluminação pública – COSIP, até 31 de dezembro de 2028, nos termos da emenda constitucional nº 132, de 20 de dezembro de 2023, a qual alterou o artigo 76-b dos atos das disposições constitucionais transitórias – ADCT da Constituição da República Federativa do Brasil de 1988, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_030-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre-Pr., para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_de_lei_031-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_de_lei__no_32-2026_ldo_2027_justificativa_e_anexos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Município de Jardim Alegre para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2022/pl_33-2026_-_aumento_acd.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de aumento do salário base para o emprego público de auxiliar de consultório dentário e dá outras providências.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2026/projeto_de_lei_034_2026_-_cria_o_cmsba_e_convalida_o_fmsba.pdf</t>
+  </si>
+  <si>
+    <t>Reformula o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA e o Fundo Municipal de Saneamento Básico e Ambiental – FMSBA do Município de Jardim Alegre - Paraná e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1948/projeto_de_decreto_legislativo_01-2026_-_contas_pe_2024.pdf</t>
+  </si>
+  <si>
+    <t>Julga as contas do Poder Executivo do Município de Jardim Alegre, Estado do Paraná, relativo ao Exercício Financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2019/plc_01-2026_-_aumento_vencimento_inicial_-_modificado.pdf</t>
+  </si>
+  <si>
+    <t>Altera os vencimentos iniciais das funções de Motorista, Mecânico, Auxiliar de Manutenção e Operador de Máquinas, do Cargo de Agente de Condução e Manutenção de Veículos Automotores, estabelecidos na Lei nº 2.197/2020 e dá outras providências.</t>
+  </si>
+  <si>
     <t>1914</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1914/projeto_de_resolucao_01-2026_-_reajuste_diaria_legislativo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1914/projeto_de_resolucao_01-2026_-_reajuste_diaria_legislativo.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor da diária do Poder Legislativo do Município de Jardim Alegre para o ano de 2026, nos termos do parágrafo único do art. 5° da Lei Municipal 2.704/2025.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1915/projeto_de_resolucao_02-2026_-_altera_a_resolucao_10-2025_-_parecer_juridico_referencial_-_inexigibilidade.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1915/projeto_de_resolucao_02-2026_-_altera_a_resolucao_10-2025_-_parecer_juridico_referencial_-_inexigibilidade.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 10/2024, da Câmara Municipal de Jardim Alegre/PR, que transformou o Parecer Jurídico nº 07/2024 em Parecer Jurídico Referencial nº 01/2024, para disciplinar o procedimento a ser adotado nos processos administrativos de inexigibilidade de licitação para a contratação de serviço(s) técnico(s) especializado(s) visando o treinamento e aperfeiçoamento de pessoal, nos termos do art. 74, III, “f”, da Lei Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Pires</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_01-2026_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_01-2026_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Executivo Municipal interceda junto ao Corpo de Bombeiros do Estado do Paraná para a manutenção de um caminhão do Corpo de Bombeiros em regime de plantão no Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_02-2026_-lingua.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_02-2026_-lingua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a retirada dos tocos de árvores existentes nas calçadas do Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_03-2026_-lingua.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_03-2026_-lingua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de recapeamento asfáltico nas localidades da Barra Preta, Pouso Alegre e Placa Lua.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>Beto Rohling, Carlos Pires, Pri da Palladar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1908/indicacao_04-2026_-_pri_beto_e_carlos.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1908/indicacao_04-2026_-_pri_beto_e_carlos.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição e instalação de um parquinho infantil para o Bairro da Barra Preta.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1909/indicacao_05-2026_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno dos maquinários (patrola, caminhão, máquina hidráulica e rolo compressor) e da equipe do Departamento de Obras ao Assentamento 8 de Abril para continuidade dos serviços.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_06-2026_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_06-2026_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita aumento no valor do vale alimentação para os funcionários do Município para R$ 500,00.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_07-2026_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_07-2026_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que o valor pago nas aulas extraordinárias seja o mesmo do padrão do Professor Municipal, bem como que seja pago o Piso Salarial dos professores sem descontos.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_08-2026_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_08-2026_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município faça, a cada 15 (quinze) dias, o “dia da terra”, com a finalidade de fornecer pequenas quantidades de terra para a população, mediante o fornecimento da terra e dos serviços.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1920/indicacao_09-2026_-_pio.pdf</t>
+  </si>
+  <si>
     <t>Solicita o empedramento do carreador do sítio Santa Rita de Cássia de propriedade do Senhor João André de Paulo Grosso para facilitar o escoamento das produções do Bicho-da-seda e da Granja de Frango.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>Guina</t>
   </si>
   <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1921/indicacao_10-2026_guina.pdf</t>
+  </si>
+  <si>
     <t>Solicita a colocação de alambrado e que seja feito banheiro e vestiário na quadra esportiva da Placa Luar.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>Claudinei Ferreira</t>
   </si>
   <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1922/indicacao_11-_2026_-_claudinei.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de estudo técnico sobre a possibilidade e viabilidade de instalação de um semáforo na Avenida Getulina na esquina com a Rua Londres, próximo à Casa Paroquial.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1923/indicacao_12-2026_-_claudinei.pdf</t>
+  </si>
+  <si>
     <t>Solicita a colocação de manilha nas entradas das propriedades na localidade do Palmeirinha.</t>
   </si>
   <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1925/indicacao_13-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja jogado água nas ruas do centro da cidade pelo menos 2 vezes por semana para evitar a poeira.</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1926/indicacao_14-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja viabilizado a regularização dos terrenos da Barra Preta, Pouso Alegre, Placa Luar, Jardim Florestal, Brasinha e Palmeirinha.</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1937/indicacao_15-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disponibilização de veículo para o transporte de servidores públicos até assentamentos e demais localidades situadas nas áreas rurais do município.</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1938/indicacao_16-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de marmitas in natura para os servidores municipais lotados no barracão municipal, considerando a dificuldade de alimentação devido à localização do local de trabalho.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>Beto Rohling, Guina, Parabólica</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1939/indicacao_17-2026_guina_beto_e_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de defensa metálica (guard-rail) na estrada do Palmeirinha, visando à melhoria da segurança viária.</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1941/indicacao_18-2026_-_pio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que a Secretaria de Agricultura some esforços com a ADAPAR para aumentar a fiscalização sobre agrotóxicos que prejudicam o plantio da amora destinada ao trato do bicho da seda.</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1943/indicacao_19-2026_-_lingua_preta.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de um redutor de velocidade na Rua Santa Mariana, em frente à propriedade de número 15.</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1944/indicacao_20-2026_-_lingua_preta.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza dos parques, lagos, calçadas e terrenos públicos da cidade.</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1949/indicacao_21-2026_-_carlos_pires.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie o empedramento em toda a extensão da Vila Rural, no Município de Jardim Alegre.</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1951/indicacao_22-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie, com urgência, a pintura do muro do Colégio Municipal do Clarimundo Filho, localizado no Assentamento 8 de Abril, neste Município.</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1955/indicacao_23-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie a retirada dos galhos resultantes da poda de árvores realizada na Rua Benedito de Jesus Battisteti.</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1956/indicacao_24-2026_-_pio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie a substituição do micro-ônibus por um ônibus de maior capacidade na linha de transporte escolar que atende as localidades Nossa Senhora do Rocio, Pachulski e Projetada.</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_25-_2026_-_claudinei.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie o patrolamento e o cascalhamento da estrada que dá acesso à Escolinha/São Bento e à Comunidade Santa Terezinha, no Assentamento 8 de Abril, próximo à propriedade do Sr. Zezão.</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_26-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie a aquisição de um terreno para a construção de um campo society na Localidade do Pouso Alegre.</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1959/indicacao_27-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie a aquisição de postes e luminárias para o campo da Localidade da Barra Preta, ao lado da Igreja.</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>Beto Rohling</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicitando que seja disponibilizado o agendamento de consultas duas vezes por semana, às segundas-feiras e sextas-feiras, no Posto de Saúde Pachulski.</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie a aquisição de uma minicarregadeira para o município.</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1963/indicacao_30_-2026_-_pio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar que o Executivo Municipal providencie a aquisição de pedalinhos para o lago municipal.</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal a construção de um campo suíço e de uma quadra de areia no município de Jardim Alegre.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1965/indicacao_32-2026_-_beto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o descongelamento da contagem de tempo de serviço público prestado no período da pandemia (de 28/05/2020 até 31/12/2021), nos termos da Lei Complementar 226/2026.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1966/indicacao_33-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a perfuração de 02 (dois) poços artesianos no Assentamento 8 de Abril, sendo um na Comunidade 30 Alqueires e outro próximo à propriedade dos Armeiros.</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1967/indicacao_34-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a adequação da porcentagem atribuída aos servidores que desempenham a função de Diretora nas instituições de ensino do Município.</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1969/indicacao_35_-2026_-_pio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a construção de casas populares com recursos próprios do Município e por meio de emendas parlamentares.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1970/indicacao_36-2026_-_carlos_pires.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a construção de um campo de futebol sintético entre o Conjunto Fridolin Barbist e o Conjunto Frontino de Lima.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1971/indicacao_37-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o retorno do maquinário ao Assentamento 8 de Abril para continuidade dos trabalhos de manutenção e recuperação das estradas rurais.</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Língua Preta, Parabólica, Pio</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1973/indicacao_38-2026_-_parabolica_pio_e_lingua.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a contratação de mão de obra especializada nas áreas de elétrica e hidráulica para atendimento das demandas do Município.</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1974/indicacao_39-_2026_-_claudinei.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a exclusão da cobrança de alvará de licença para os feirantes do Município.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Pri da Palladar</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/indicacao_40-_2026_-_pri.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a disponibilização de abafadores de ouvido para pessoas com Transtorno do Espectro Autista (TEA) no Município.</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/indicacao_41-_2026_-_pri.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de levantamento sobre a necessidade de atendimento estendido nas creches do Município e a possibilidade de ampliação do horário de atendimento.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_42-2026_guina.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se ao Poder Executivo Municipal a construção de 02 (dois) poços artesianos nas localidades Placa Luar e Sarandi, no município de Jardim Alegre.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_43-2026_-_pio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que realize estudo e manobra no sistema de abastecimento de água no Santa Terezinha, Assentamento 8 de Abril.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_44-2026_-_lingua.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de trabalho de arborização no Município.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_45-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudos para adequação do calçamento e ampliação da largura da via na Avenida Paraná.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_46-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja realizado o molhamento das vias públicas na área central do Município, com caminhão-pipa, ao menos duas vezes por semana.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Beto Rohling, Pri da Palladar</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que notifique a empresa responsável pela obra de recapeamento da Estrada da Barra Preta para que realize vistoria e adote as providências necessárias quanto à qualidade dos serviços executados.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_48-2026_-_pio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a instalação de placa indicativa na entrada do Jardim Florestal, informando que a estrada não se trata de via principal de acesso ao Município de Godoy Moreira.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_49-2026_-_claudinei.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a construção de um barracão na localidade de Pouso Alegre.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_50-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a construção de cobertura no Posto de Saúde Maria Araújo, bem como a adequação de acessibilidade para cadeirantes.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de serviço de roçada na Serrinha do Brasinha, no trecho de acesso ao Florestal.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_52-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a instalação de lixeiras para resíduos orgânicos e recicláveis na Localidade do Palmeirinha.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_53-2026_guina.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a instalação de redutor de velocidade na Rua Lírio, Conjunto Amador Gonçalves.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_54-2026_-_carlos_pires.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a aquisição de peixes para repovoamento do lago municipal e liberação de pesca à população em períodos específicos.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_55-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o patrolamento e cascalhamento de estrada rural que dá acesso às propriedades dos Senhores Pianoski, Masson e Francisconi.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_56-2026_-_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo o cumprimento da Lei Complementar nº 226, de 12 de janeiro de 2026, a todos os servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao_57-2026_-_parabolica.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a disponibilização de funcionário para limpeza no posto de saúde do Assentamento 8 de Abril.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_58-2026_guina.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a construção de via com ciclovia na Rua Benedito de Jesus Battisteti (Rua Castelo Branco), com ligação à Via de Caminhada Mauri Alves Dias, bem como a restauração da referida via.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a disponibilização de retroescavadeira para limpeza de bebedouros de água em razão da crise hídrica.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_60-2026_-_carlos_pires.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo técnico para melhoria do fluxo de veículos e organização de estacionamento na Rua Azaleia, em frente ao Colégio Dilson Teixeira Coelho.</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_61-2026_-_carlos_pires.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a aquisição de alevinos e sua soltura no lago municipal, com o objetivo de fomentar a atividade de pesca e ampliar os períodos liberados para a população.</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Pio, Guina, Língua Preta, Parabólica</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1924/requerimento_01.2026_parabolia_pio_guina_e_lingua.pdf</t>
+  </si>
+  <si>
+    <t>Convoca a Diretora do Departamento de Tributação e Fiscalização para prestar informação aos Vereadores e ao cidadão jardim-alegrense sobre os procedimentos exigidos pelo referido departamento.</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1952/requerimento_02.2026_parabolia_pio_e_lingua.pdf</t>
+  </si>
+  <si>
+    <t>Convoca a Secretária Municipal de Saúde para prestar esclarecimentos sobre a situação da ambulância da UBS do Assentamento 8 de Abril e sobre a não aceitação de recursos para aquisição de respiradores.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_03.2026_parabolia_pio_e_lingua.pdf</t>
+  </si>
+  <si>
+    <t>Solicita cópia da documentação dos veículos terceirizados que realizam transporte no Assentamento 8 de Abril, bem como dos laudos de vistoria semestral.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/requerimento_04.2026_guina.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da instalação de cadeiras no Ginásio de Esportes Gilberto Tadeu.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2016/requerimento_05.2026_pio.pdf</t>
+  </si>
+  <si>
+    <t>Convoca o Chefe da Divisão de Fiscalização, ou responsável, para prestar esclarecimentos sobre o cumprimento da Lei Municipal nº 2.495/2023.</t>
+  </si>
+  <si>
     <t>1913</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1913/projeto_de_lei_01-2026_-_l_-_rga_e_reajuste_do_auxilio_alimentacao_da_camara.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1913/projeto_de_lei_01-2026_-_l_-_rga_e_reajuste_do_auxilio_alimentacao_da_camara.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste ao auxílio alimentação do Poder Legislativo, criado pela Lei Municipal 2.497/2023.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1919/projeto_de_lei_02-2026_-_l_-_reajuste_de_274_para_servidores_da_camara.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1919/projeto_de_lei_02-2026_-_l_-_reajuste_de_274_para_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao vencimento básico dos servidores públicos da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>Língua Preta, Pio</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_de_lei_03-2026_-_l_-_fornecimento_de_terra.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade do fornecimento de terra a munícipes de baixa renda para a edificação de moradia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/projeto_de_lei_04-2026_-_l_-_denominacao_de_rua_-_jauro_aguiar.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “JAURO AGUIAR” a via pública sem denominação localizada ao lado da Praça Gonçalina Torres Castelari, no Município de Jardim Alegre, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_de_lei_05-2026_-_l_-_cameras_de_vigilancia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da instalação de câmeras de vigilância com captação de áudio e vídeo nas salas de aula das Escolas Públicas do município de Jardim Alegre/Pr e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública municipal a Associação Filantrópica de Handebol de Jardim Alegre - AFHJA.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2031/emenda_modificativa_01-2026_-_plo_01-2026-l.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Ordinária nº 05/2025-L, que dispõe sobre a obrigatoriedade da instalação de câmeras de vigilância com captação de áudio e vídeo nas salas de aula das Escolas Públicas do município de Jardim Alegre/Pr e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>CLJRD</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2027/10_-_ata_do_dia_04-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça (CCJ) CONTRÁRIO ao Projeto de Lei Ordinária nº 28/2026, de autoria do Poder Executivo, que autoriza o Poder Executivo a desafetar imóvel público.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>Manifesta repúdio à desvalorização do Magistério Público do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>Pri da Palladar, Beto Rohling, Carlos Pires, Claudinei Ferreira, Guina, Língua Preta, Parabólica, Pio, Sônia Campos</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2024/mocao_de_repudio_02-2026_-senado.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Mesa Diretora o envio de moção de repúdio ao Senado Federal, manifestando a contrariedade desta Casa Legislativa à indicação do Sr. Jorge Messias ao cargo de Ministro do Supremo Tribunal Federal, em razão de seu reiterado posicionamento favorável à prática da assistolia fetal em gestações avançadas, o que configura grave violação ao direito à vida, aos princípios basilares da bioética e aos tratados internacionais de direitos humanos.</t>
+  </si>
+  <si>
     <t>1894</t>
   </si>
   <si>
     <t>OFDOC</t>
   </si>
   <si>
     <t>Ofício(s) - Documento(s)</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1894/of._03_-_camara_-_ferias_prefeito_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1894/of._03_-_camara_-_ferias_prefeito_ass.pdf</t>
   </si>
   <si>
     <t>Informação sobre data de férias do Prefeito Municipal.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1896/of._04-2026_-_camara_-_audiencia_publica_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1896/of._04-2026_-_camara_-_audiencia_publica_ass.pdf</t>
   </si>
   <si>
     <t>Requerimento para cessão do Plenário para realização de audiência pública.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1897/oficio_08-2026__depto._de_tributacao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1897/oficio_08-2026__depto._de_tributacao.pdf</t>
   </si>
   <si>
     <t>OFÍCIO 08-2026 – Depto. de Tributação</t>
   </si>
   <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1929/of._90-2026_-_emendas_impositivas.pdf</t>
+  </si>
+  <si>
+    <t>Solicita correções das Emendas Impositivas</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1930/convite_audiencia_pdm_ass.pdf</t>
+  </si>
+  <si>
+    <t>4ª AUDIÊNCIA PÚBLICA DE REVISÃO DO PLANO DIRETOR MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1931/pedido_de_cessao_da_camara_municipal_ass.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N.º 69/2026 - CESSÃO DE USO da estrutura física e equipamentos de áudio, vídeo e eletrônicos da Câmara Municipal de Jardim Alegre no dia 26/02/2026, das 10 hs 00 min às 12 h 00 min, para a realização da 4ª Audiência Pública de Revisão do Plano Diretor Municipal.</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1932/70_-_oficio_-_camara_de_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 70/2026 - Solicitação de aprovação para denominação de via pública.</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1940/oficio_no_648_-_2025_-_resposta_req._22-2025.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 648/2025 - RESPOSTA REQUERIMENTO 22/2025</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1947/oficio_no_94-2026_camara_municipal_de_jardim_alegre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a utilização do Plenário da Câmara para o dia 27/02/2026 com intuito de realizar audiência pública do 3º quadrimestre do exercício de 2025</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1977/oficio_no_649_-_2025_-_resposta_req._24-2025_.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 649 - 2025 - RESPOSTA REQ. 24-2025</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/oficio_no_553-2025_-_resposta_req._20-2025.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 553-2025 - RESPOSTA REQ. 20-2025</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/oficio_no_639_-_2025_-_resposta_req._22_e_23-2025_.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 639 - 2025 - RESPOSTA REQ. 22 e 23-2025_</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1980/oficio_no_002_-_esporte_-_resposta_req._21-2025.pdf</t>
+  </si>
+  <si>
+    <t>Oficio Nº 002 - ESPORTE - RESPOSTA REQ. 21-2025</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1981/oficio_no_662_-_2025_-_resposta_req._25_26_e_27-2025.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 662 - 2025 - RESPOSTA REQ. 25, 26 e 27-2025</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1982/oficio_no_665_-_2025_-_resposta_req._28-2025.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO Nº 665 - 2025 - RESPOSTA REQ. 28-2025</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_-_116-2026__convocacao.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO - 116-2026 - Resposta ao requerimento nº 01/2026</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/oficio_no_123-2026-_solicitacao_de_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Regime de Urgência e Sessão Extraordinária referente a tramitação dos Projetos de Lei nº 20 e nº 25</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2004/solicitacao_cessao_camara_audiencia_ldo.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE CESSÃO DE USO DA ESTRUTURA FÍSICA DA CÂMARA MUNICIPAL PARA REALIZAÇÃO DA AUDIÊNCIA PÚBLICA REFERENTE A LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) PARA O EXERCÍCIO DE 2027</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/oficio_140_-_convite_audiencia_publica_ldo_2027_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Convite para participação em Audiência Pública da LDO</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2013/oficio_no_147-2026_-_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Convocação de Sessão Extraordinária Projeto de Lei nº 025/2026</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2018/of._gab_148-2026_-_gabinete_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de aprovação em caráter de urgência – Projeto de Lei nº 026/2026.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/of._164-2026_-_camara_ass.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a juntada de documentos ao Projeto de Lei Complementar nº 01/2026.</t>
+  </si>
+  <si>
     <t>1907</t>
   </si>
   <si>
     <t>RRU</t>
   </si>
   <si>
     <t>Requerimento Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_de_urgencia_-_plo_02-2026.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_de_urgencia_-_plo_02-2026.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em REGIME DE URGÊNCIA ao Projeto de Lei Ordinária nº 02/2026, QUE autoriza o Executivo Municipal a efetuar a abertura_x000D_
 de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>Requer tramitação em REGIME DE URGÊNCIA ao Projeto de Lei Ordinária nº 22/2026, Denomina o Organismo de Política da Mulher do Município de Jardim Alegre como "Centro de Convivência da Mulher Rozemeri Pacífico" e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -748,67 +1882,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1899/projeto_de_lei__n_002-2026_-_excesso_de_arrecadacao_-_convenio_seil_059-2025_grandes_rios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1900/projeto_de_lei_003-2026_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1901/projeto_de_lei_004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1902/projeto_de_lei_005-2026_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1903/projeto_de_lei_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1904/projeto_de_lei_007-2026_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_lei_008-2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1906/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_10-2026_-_aumento_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_11-2026_-_recomposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_12-2026_-_recomposicao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1914/projeto_de_resolucao_01-2026_-_reajuste_diaria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1915/projeto_de_resolucao_02-2026_-_altera_a_resolucao_10-2025_-_parecer_juridico_referencial_-_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_01-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_02-2026_-lingua.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_03-2026_-lingua.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1908/indicacao_04-2026_-_pri_beto_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_06-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_07-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_08-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1913/projeto_de_lei_01-2026_-_l_-_rga_e_reajuste_do_auxilio_alimentacao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1919/projeto_de_lei_02-2026_-_l_-_reajuste_de_274_para_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1894/of._03_-_camara_-_ferias_prefeito_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1896/of._04-2026_-_camara_-_audiencia_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1897/oficio_08-2026__depto._de_tributacao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_de_urgencia_-_plo_02-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1898/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1899/projeto_de_lei__n_002-2026_-_excesso_de_arrecadacao_-_convenio_seil_059-2025_grandes_rios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1900/projeto_de_lei_003-2026_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1901/projeto_de_lei_004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1902/projeto_de_lei_005-2026_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1903/projeto_de_lei_006-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1904/projeto_de_lei_007-2026_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1905/projeto_de_lei_008-2026_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1906/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1911/pl_10-2026_-_aumento_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1910/pl_11-2026_-_recomposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1912/pl_12-2026_-_recomposicao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1927/pl_13-2026_-_autoriza_a_receber_doacao_e_custas_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1928/pl_14-2026_-_piso_professores_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1933/projeto_de_lei_15-2026_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1934/projeto_de_lei_16-2026_1_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1935/projeto_de_lei_017-2026_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1936/projeto_de_lei_18-2026_1_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1942/projeto_de_lei_19-2026_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1945/projeto_de_lei_20-2026_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1946/projeto_de_lei_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1953/pl_22-2026_-_centro_de_convivencia_da_mulher_rozemeri_pacifico.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1961/projeto_de_lei_023_2026_-_altera_a_lei_municipal_2718_2025_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1968/projeto_de_lei_024_2026_-_revoga_a_lei_791_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1986/projeto_de_lei_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1994/projeto_de_lei_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1987/projeto_de_lei_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1993/pl_28-2026_-_desafeta_imovel.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2000/projeto_de_lei_29-2026_-_desvinculacao_cosip_1_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2006/projeto_de_lei_030-2026_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2007/projeto_de_lei_031-2026_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2020/projeto_de_lei__no_32-2026_ldo_2027_justificativa_e_anexos_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2022/pl_33-2026_-_aumento_acd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2026/projeto_de_lei_034_2026_-_cria_o_cmsba_e_convalida_o_fmsba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1948/projeto_de_decreto_legislativo_01-2026_-_contas_pe_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2019/plc_01-2026_-_aumento_vencimento_inicial_-_modificado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1914/projeto_de_resolucao_01-2026_-_reajuste_diaria_legislativo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1915/projeto_de_resolucao_02-2026_-_altera_a_resolucao_10-2025_-_parecer_juridico_referencial_-_inexigibilidade.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1892/indicacao_01-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1893/indicacao_02-2026_-lingua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1895/indicacao_03-2026_-lingua.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1908/indicacao_04-2026_-_pri_beto_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1909/indicacao_05-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1916/indicacao_06-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1917/indicacao_07-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1918/indicacao_08-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1920/indicacao_09-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1921/indicacao_10-2026_guina.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1922/indicacao_11-_2026_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1923/indicacao_12-2026_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1925/indicacao_13-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1926/indicacao_14-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1937/indicacao_15-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1938/indicacao_16-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1939/indicacao_17-2026_guina_beto_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1941/indicacao_18-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1943/indicacao_19-2026_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1944/indicacao_20-2026_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1949/indicacao_21-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1951/indicacao_22-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1955/indicacao_23-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1956/indicacao_24-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1957/indicacao_25-_2026_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1958/indicacao_26-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1959/indicacao_27-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1963/indicacao_30_-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1965/indicacao_32-2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1966/indicacao_33-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1967/indicacao_34-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1969/indicacao_35_-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1970/indicacao_36-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1971/indicacao_37-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1973/indicacao_38-2026_-_parabolica_pio_e_lingua.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1974/indicacao_39-_2026_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1975/indicacao_40-_2026_-_pri.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1976/indicacao_41-_2026_-_pri.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1985/indicacao_42-2026_guina.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1989/indicacao_43-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1990/indicacao_44-2026_-_lingua.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1991/indicacao_45-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1992/indicacao_46-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1997/indicacao_48-2026_-_pio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1998/indicacao_49-2026_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1999/indicacao_50-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2003/indicacao_52-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2008/indicacao_53-2026_guina.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2011/indicacao_54-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2012/indicacao_55-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2015/indicacao_56-2026_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2017/indicacao_57-2026_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2021/indicacao_58-2026_guina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2025/indicacao_60-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2030/indicacao_61-2026_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1924/requerimento_01.2026_parabolia_pio_guina_e_lingua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1952/requerimento_02.2026_parabolia_pio_e_lingua.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1972/requerimento_03.2026_parabolia_pio_e_lingua.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2009/requerimento_04.2026_guina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2016/requerimento_05.2026_pio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1913/projeto_de_lei_01-2026_-_l_-_rga_e_reajuste_do_auxilio_alimentacao_da_camara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1919/projeto_de_lei_02-2026_-_l_-_reajuste_de_274_para_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2001/projeto_de_lei_03-2026_-_l_-_fornecimento_de_terra.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1984/projeto_de_lei_04-2026_-_l_-_denominacao_de_rua_-_jauro_aguiar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2014/projeto_de_lei_05-2026_-_l_-_cameras_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2031/emenda_modificativa_01-2026_-_plo_01-2026-l.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2027/10_-_ata_do_dia_04-05-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2024/mocao_de_repudio_02-2026_-senado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1894/of._03_-_camara_-_ferias_prefeito_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1896/of._04-2026_-_camara_-_audiencia_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1897/oficio_08-2026__depto._de_tributacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1929/of._90-2026_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1930/convite_audiencia_pdm_ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1931/pedido_de_cessao_da_camara_municipal_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1932/70_-_oficio_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1940/oficio_no_648_-_2025_-_resposta_req._22-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1947/oficio_no_94-2026_camara_municipal_de_jardim_alegre.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1977/oficio_no_649_-_2025_-_resposta_req._24-2025_.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1978/oficio_no_553-2025_-_resposta_req._20-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1979/oficio_no_639_-_2025_-_resposta_req._22_e_23-2025_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1980/oficio_no_002_-_esporte_-_resposta_req._21-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1981/oficio_no_662_-_2025_-_resposta_req._25_26_e_27-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1982/oficio_no_665_-_2025_-_resposta_req._28-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1983/oficio_-_116-2026__convocacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1995/oficio_no_123-2026-_solicitacao_de_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2004/solicitacao_cessao_camara_audiencia_ldo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2005/oficio_140_-_convite_audiencia_publica_ldo_2027_vereadores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2013/oficio_no_147-2026_-_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2018/of._gab_148-2026_-_gabinete_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/2028/of._164-2026_-_camara_ass.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2026/1907/requerimento_de_urgencia_-_plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1114,596 +2248,3458 @@
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>64</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H22" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="H23" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" t="s">
         <v>98</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="H27" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>106</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="D28" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>111</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>114</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>119</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H31" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>122</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H32" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>125</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
+        <v>126</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H33" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H34" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>133</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H35" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>10</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" t="s">
+        <v>138</v>
+      </c>
+      <c r="F36" t="s">
+        <v>139</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H36" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" t="s">
+        <v>143</v>
+      </c>
+      <c r="E37" t="s">
+        <v>144</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H37" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>156</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" t="s">
+        <v>158</v>
+      </c>
+      <c r="F40" t="s">
+        <v>159</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>157</v>
+      </c>
+      <c r="E41" t="s">
+        <v>158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>163</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>157</v>
+      </c>
+      <c r="E42" t="s">
+        <v>158</v>
+      </c>
+      <c r="F42" t="s">
+        <v>163</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>157</v>
+      </c>
+      <c r="E43" t="s">
+        <v>158</v>
+      </c>
+      <c r="F43" t="s">
+        <v>170</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" t="s">
+        <v>174</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>32</v>
+      </c>
+      <c r="D45" t="s">
+        <v>157</v>
+      </c>
+      <c r="E45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>178</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" t="s">
+        <v>157</v>
+      </c>
+      <c r="E46" t="s">
+        <v>158</v>
+      </c>
+      <c r="F46" t="s">
+        <v>178</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H46" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" t="s">
+        <v>157</v>
+      </c>
+      <c r="E47" t="s">
+        <v>158</v>
+      </c>
+      <c r="F47" t="s">
+        <v>185</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" t="s">
+        <v>158</v>
+      </c>
+      <c r="F48" t="s">
+        <v>185</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" t="s">
+        <v>192</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" t="s">
+        <v>157</v>
+      </c>
+      <c r="E50" t="s">
+        <v>158</v>
+      </c>
+      <c r="F50" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H50" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>52</v>
+      </c>
+      <c r="D51" t="s">
+        <v>157</v>
+      </c>
+      <c r="E51" t="s">
+        <v>158</v>
+      </c>
+      <c r="F51" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>56</v>
+      </c>
+      <c r="D52" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52" t="s">
+        <v>158</v>
+      </c>
+      <c r="F52" t="s">
+        <v>178</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>60</v>
+      </c>
+      <c r="D53" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" t="s">
+        <v>158</v>
+      </c>
+      <c r="F53" t="s">
+        <v>178</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H53" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>208</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>64</v>
+      </c>
+      <c r="D54" t="s">
+        <v>157</v>
+      </c>
+      <c r="E54" t="s">
+        <v>158</v>
+      </c>
+      <c r="F54" t="s">
+        <v>174</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H54" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>68</v>
+      </c>
+      <c r="D55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" t="s">
+        <v>158</v>
+      </c>
+      <c r="F55" t="s">
+        <v>174</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H55" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" t="s">
+        <v>157</v>
+      </c>
+      <c r="E56" t="s">
+        <v>158</v>
+      </c>
+      <c r="F56" t="s">
+        <v>215</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H56" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>218</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" t="s">
+        <v>157</v>
+      </c>
+      <c r="E57" t="s">
+        <v>158</v>
+      </c>
+      <c r="F57" t="s">
+        <v>185</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H57" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>221</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>78</v>
+      </c>
+      <c r="D58" t="s">
+        <v>157</v>
+      </c>
+      <c r="E58" t="s">
+        <v>158</v>
+      </c>
+      <c r="F58" t="s">
+        <v>163</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>81</v>
+      </c>
+      <c r="D59" t="s">
+        <v>157</v>
+      </c>
+      <c r="E59" t="s">
+        <v>158</v>
+      </c>
+      <c r="F59" t="s">
+        <v>163</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>84</v>
+      </c>
+      <c r="D60" t="s">
+        <v>157</v>
+      </c>
+      <c r="E60" t="s">
+        <v>158</v>
+      </c>
+      <c r="F60" t="s">
+        <v>159</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H60" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>88</v>
+      </c>
+      <c r="D61" t="s">
+        <v>157</v>
+      </c>
+      <c r="E61" t="s">
+        <v>158</v>
+      </c>
+      <c r="F61" t="s">
+        <v>174</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H61" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>233</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>92</v>
+      </c>
+      <c r="D62" t="s">
+        <v>157</v>
+      </c>
+      <c r="E62" t="s">
+        <v>158</v>
+      </c>
+      <c r="F62" t="s">
+        <v>174</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H62" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>236</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>96</v>
+      </c>
+      <c r="D63" t="s">
+        <v>157</v>
+      </c>
+      <c r="E63" t="s">
+        <v>158</v>
+      </c>
+      <c r="F63" t="s">
+        <v>185</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H63" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>239</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>100</v>
+      </c>
+      <c r="D64" t="s">
+        <v>157</v>
+      </c>
+      <c r="E64" t="s">
+        <v>158</v>
+      </c>
+      <c r="F64" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H64" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>104</v>
+      </c>
+      <c r="D65" t="s">
+        <v>157</v>
+      </c>
+      <c r="E65" t="s">
+        <v>158</v>
+      </c>
+      <c r="F65" t="s">
+        <v>178</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H65" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>245</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>107</v>
+      </c>
+      <c r="D66" t="s">
+        <v>157</v>
+      </c>
+      <c r="E66" t="s">
+        <v>158</v>
+      </c>
+      <c r="F66" t="s">
+        <v>178</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H66" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>248</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>111</v>
+      </c>
+      <c r="D67" t="s">
+        <v>157</v>
+      </c>
+      <c r="E67" t="s">
+        <v>158</v>
+      </c>
+      <c r="F67" t="s">
+        <v>249</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H67" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" t="s">
+        <v>157</v>
+      </c>
+      <c r="E68" t="s">
+        <v>158</v>
+      </c>
+      <c r="F68" t="s">
+        <v>185</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H68" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>254</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>119</v>
+      </c>
+      <c r="D69" t="s">
+        <v>157</v>
+      </c>
+      <c r="E69" t="s">
+        <v>158</v>
+      </c>
+      <c r="F69" t="s">
+        <v>185</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H69" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>257</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
+        <v>157</v>
+      </c>
+      <c r="E70" t="s">
+        <v>158</v>
+      </c>
+      <c r="F70" t="s">
+        <v>192</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H70" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>259</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>126</v>
       </c>
-      <c r="E33" t="s">
-[...9 lines deleted...]
-        <v>129</v>
+      <c r="D71" t="s">
+        <v>157</v>
+      </c>
+      <c r="E71" t="s">
+        <v>158</v>
+      </c>
+      <c r="F71" t="s">
+        <v>249</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H71" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>262</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>130</v>
+      </c>
+      <c r="D72" t="s">
+        <v>157</v>
+      </c>
+      <c r="E72" t="s">
+        <v>158</v>
+      </c>
+      <c r="F72" t="s">
+        <v>178</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H72" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>265</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>133</v>
+      </c>
+      <c r="D73" t="s">
+        <v>157</v>
+      </c>
+      <c r="E73" t="s">
+        <v>158</v>
+      </c>
+      <c r="F73" t="s">
+        <v>178</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H73" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>268</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>269</v>
+      </c>
+      <c r="D74" t="s">
+        <v>157</v>
+      </c>
+      <c r="E74" t="s">
+        <v>158</v>
+      </c>
+      <c r="F74" t="s">
+        <v>185</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H74" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>272</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>273</v>
+      </c>
+      <c r="D75" t="s">
+        <v>157</v>
+      </c>
+      <c r="E75" t="s">
+        <v>158</v>
+      </c>
+      <c r="F75" t="s">
+        <v>159</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H75" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>276</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>277</v>
+      </c>
+      <c r="D76" t="s">
+        <v>157</v>
+      </c>
+      <c r="E76" t="s">
+        <v>158</v>
+      </c>
+      <c r="F76" t="s">
+        <v>174</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H76" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>280</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>281</v>
+      </c>
+      <c r="D77" t="s">
+        <v>157</v>
+      </c>
+      <c r="E77" t="s">
+        <v>158</v>
+      </c>
+      <c r="F77" t="s">
+        <v>282</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H77" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>285</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>286</v>
+      </c>
+      <c r="D78" t="s">
+        <v>157</v>
+      </c>
+      <c r="E78" t="s">
+        <v>158</v>
+      </c>
+      <c r="F78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H78" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>289</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>290</v>
+      </c>
+      <c r="D79" t="s">
+        <v>157</v>
+      </c>
+      <c r="E79" t="s">
+        <v>158</v>
+      </c>
+      <c r="F79" t="s">
+        <v>291</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H79" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>294</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>295</v>
+      </c>
+      <c r="D80" t="s">
+        <v>157</v>
+      </c>
+      <c r="E80" t="s">
+        <v>158</v>
+      </c>
+      <c r="F80" t="s">
+        <v>291</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H80" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>298</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>299</v>
+      </c>
+      <c r="D81" t="s">
+        <v>157</v>
+      </c>
+      <c r="E81" t="s">
+        <v>158</v>
+      </c>
+      <c r="F81" t="s">
+        <v>192</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H81" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>302</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>303</v>
+      </c>
+      <c r="D82" t="s">
+        <v>157</v>
+      </c>
+      <c r="E82" t="s">
+        <v>158</v>
+      </c>
+      <c r="F82" t="s">
+        <v>185</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H82" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>306</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>307</v>
+      </c>
+      <c r="D83" t="s">
+        <v>157</v>
+      </c>
+      <c r="E83" t="s">
+        <v>158</v>
+      </c>
+      <c r="F83" t="s">
+        <v>163</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H83" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>310</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>311</v>
+      </c>
+      <c r="D84" t="s">
+        <v>157</v>
+      </c>
+      <c r="E84" t="s">
+        <v>158</v>
+      </c>
+      <c r="F84" t="s">
+        <v>178</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H84" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>314</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>315</v>
+      </c>
+      <c r="D85" t="s">
+        <v>157</v>
+      </c>
+      <c r="E85" t="s">
+        <v>158</v>
+      </c>
+      <c r="F85" t="s">
+        <v>178</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H85" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>318</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>319</v>
+      </c>
+      <c r="D86" t="s">
+        <v>157</v>
+      </c>
+      <c r="E86" t="s">
+        <v>158</v>
+      </c>
+      <c r="F86" t="s">
+        <v>320</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H86" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>322</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>323</v>
+      </c>
+      <c r="D87" t="s">
+        <v>157</v>
+      </c>
+      <c r="E87" t="s">
+        <v>158</v>
+      </c>
+      <c r="F87" t="s">
+        <v>185</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H87" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>326</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>327</v>
+      </c>
+      <c r="D88" t="s">
+        <v>157</v>
+      </c>
+      <c r="E88" t="s">
+        <v>158</v>
+      </c>
+      <c r="F88" t="s">
+        <v>196</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H88" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>331</v>
+      </c>
+      <c r="D89" t="s">
+        <v>157</v>
+      </c>
+      <c r="E89" t="s">
+        <v>158</v>
+      </c>
+      <c r="F89" t="s">
+        <v>178</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H89" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>334</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>335</v>
+      </c>
+      <c r="D90" t="s">
+        <v>157</v>
+      </c>
+      <c r="E90" t="s">
+        <v>158</v>
+      </c>
+      <c r="F90" t="s">
+        <v>178</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H90" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>337</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>338</v>
+      </c>
+      <c r="D91" t="s">
+        <v>157</v>
+      </c>
+      <c r="E91" t="s">
+        <v>158</v>
+      </c>
+      <c r="F91" t="s">
+        <v>174</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H91" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>341</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>342</v>
+      </c>
+      <c r="D92" t="s">
+        <v>157</v>
+      </c>
+      <c r="E92" t="s">
+        <v>158</v>
+      </c>
+      <c r="F92" t="s">
+        <v>192</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H92" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>345</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>346</v>
+      </c>
+      <c r="D93" t="s">
+        <v>157</v>
+      </c>
+      <c r="E93" t="s">
+        <v>158</v>
+      </c>
+      <c r="F93" t="s">
+        <v>159</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H93" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>349</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>350</v>
+      </c>
+      <c r="D94" t="s">
+        <v>157</v>
+      </c>
+      <c r="E94" t="s">
+        <v>158</v>
+      </c>
+      <c r="F94" t="s">
+        <v>178</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H94" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>353</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>354</v>
+      </c>
+      <c r="D95" t="s">
+        <v>157</v>
+      </c>
+      <c r="E95" t="s">
+        <v>158</v>
+      </c>
+      <c r="F95" t="s">
+        <v>178</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H95" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>357</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>358</v>
+      </c>
+      <c r="D96" t="s">
+        <v>157</v>
+      </c>
+      <c r="E96" t="s">
+        <v>158</v>
+      </c>
+      <c r="F96" t="s">
+        <v>174</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H96" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>361</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>362</v>
+      </c>
+      <c r="D97" t="s">
+        <v>157</v>
+      </c>
+      <c r="E97" t="s">
+        <v>158</v>
+      </c>
+      <c r="F97" t="s">
+        <v>192</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H97" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>366</v>
+      </c>
+      <c r="D98" t="s">
+        <v>157</v>
+      </c>
+      <c r="E98" t="s">
+        <v>158</v>
+      </c>
+      <c r="F98" t="s">
+        <v>174</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H98" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>368</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>369</v>
+      </c>
+      <c r="D99" t="s">
+        <v>157</v>
+      </c>
+      <c r="E99" t="s">
+        <v>158</v>
+      </c>
+      <c r="F99" t="s">
+        <v>159</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H99" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>372</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>373</v>
+      </c>
+      <c r="D100" t="s">
+        <v>157</v>
+      </c>
+      <c r="E100" t="s">
+        <v>158</v>
+      </c>
+      <c r="F100" t="s">
+        <v>159</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H100" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>376</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>377</v>
+      </c>
+      <c r="E101" t="s">
+        <v>378</v>
+      </c>
+      <c r="F101" t="s">
+        <v>379</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H101" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>382</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>377</v>
+      </c>
+      <c r="E102" t="s">
+        <v>378</v>
+      </c>
+      <c r="F102" t="s">
+        <v>174</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H102" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>385</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103" t="s">
+        <v>377</v>
+      </c>
+      <c r="E103" t="s">
+        <v>378</v>
+      </c>
+      <c r="F103" t="s">
+        <v>282</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H103" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>388</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" t="s">
+        <v>377</v>
+      </c>
+      <c r="E104" t="s">
+        <v>378</v>
+      </c>
+      <c r="F104" t="s">
+        <v>192</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H104" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>391</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>29</v>
+      </c>
+      <c r="D105" t="s">
+        <v>377</v>
+      </c>
+      <c r="E105" t="s">
+        <v>378</v>
+      </c>
+      <c r="F105" t="s">
+        <v>185</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H105" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>394</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>395</v>
+      </c>
+      <c r="E106" t="s">
+        <v>396</v>
+      </c>
+      <c r="F106" t="s">
+        <v>150</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H106" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>399</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>395</v>
+      </c>
+      <c r="E107" t="s">
+        <v>396</v>
+      </c>
+      <c r="F107" t="s">
+        <v>150</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H107" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>402</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" t="s">
+        <v>395</v>
+      </c>
+      <c r="E108" t="s">
+        <v>396</v>
+      </c>
+      <c r="F108" t="s">
+        <v>403</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H108" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>406</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>395</v>
+      </c>
+      <c r="E109" t="s">
+        <v>396</v>
+      </c>
+      <c r="F109" t="s">
+        <v>192</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H109" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>409</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" t="s">
+        <v>395</v>
+      </c>
+      <c r="E110" t="s">
+        <v>396</v>
+      </c>
+      <c r="F110" t="s">
+        <v>174</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H110" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>412</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" t="s">
+        <v>395</v>
+      </c>
+      <c r="E111" t="s">
+        <v>396</v>
+      </c>
+      <c r="F111" t="s">
+        <v>159</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H111" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>414</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" t="s">
+        <v>415</v>
+      </c>
+      <c r="E112" t="s">
+        <v>416</v>
+      </c>
+      <c r="F112" t="s">
+        <v>163</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H112" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>419</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>420</v>
+      </c>
+      <c r="E113" t="s">
+        <v>421</v>
+      </c>
+      <c r="F113" t="s">
+        <v>422</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H113" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>425</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>426</v>
+      </c>
+      <c r="E114" t="s">
+        <v>427</v>
+      </c>
+      <c r="F114" t="s">
+        <v>178</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H114" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>429</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" t="s">
+        <v>426</v>
+      </c>
+      <c r="E115" t="s">
+        <v>427</v>
+      </c>
+      <c r="F115" t="s">
+        <v>430</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H115" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>433</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>434</v>
+      </c>
+      <c r="E116" t="s">
+        <v>435</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H116" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>438</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" t="s">
+        <v>434</v>
+      </c>
+      <c r="E117" t="s">
+        <v>435</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H117" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>441</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>21</v>
+      </c>
+      <c r="D118" t="s">
+        <v>434</v>
+      </c>
+      <c r="E118" t="s">
+        <v>435</v>
+      </c>
+      <c r="F118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H118" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>444</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>25</v>
+      </c>
+      <c r="D119" t="s">
+        <v>434</v>
+      </c>
+      <c r="E119" t="s">
+        <v>435</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H119" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>447</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>29</v>
+      </c>
+      <c r="D120" t="s">
+        <v>434</v>
+      </c>
+      <c r="E120" t="s">
+        <v>435</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H120" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>450</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>32</v>
+      </c>
+      <c r="D121" t="s">
+        <v>434</v>
+      </c>
+      <c r="E121" t="s">
+        <v>435</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H121" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>453</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122" t="s">
+        <v>434</v>
+      </c>
+      <c r="E122" t="s">
+        <v>435</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H122" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>456</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>38</v>
+      </c>
+      <c r="D123" t="s">
+        <v>434</v>
+      </c>
+      <c r="E123" t="s">
+        <v>435</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H123" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>459</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>41</v>
+      </c>
+      <c r="D124" t="s">
+        <v>434</v>
+      </c>
+      <c r="E124" t="s">
+        <v>435</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H124" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>462</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>44</v>
+      </c>
+      <c r="D125" t="s">
+        <v>434</v>
+      </c>
+      <c r="E125" t="s">
+        <v>435</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H125" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>465</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>48</v>
+      </c>
+      <c r="D126" t="s">
+        <v>434</v>
+      </c>
+      <c r="E126" t="s">
+        <v>435</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H126" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>468</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>52</v>
+      </c>
+      <c r="D127" t="s">
+        <v>434</v>
+      </c>
+      <c r="E127" t="s">
+        <v>435</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H127" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>471</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>56</v>
+      </c>
+      <c r="D128" t="s">
+        <v>434</v>
+      </c>
+      <c r="E128" t="s">
+        <v>435</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H128" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>474</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>60</v>
+      </c>
+      <c r="D129" t="s">
+        <v>434</v>
+      </c>
+      <c r="E129" t="s">
+        <v>435</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H129" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>477</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>64</v>
+      </c>
+      <c r="D130" t="s">
+        <v>434</v>
+      </c>
+      <c r="E130" t="s">
+        <v>435</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H130" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>480</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>68</v>
+      </c>
+      <c r="D131" t="s">
+        <v>434</v>
+      </c>
+      <c r="E131" t="s">
+        <v>435</v>
+      </c>
+      <c r="F131" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H131" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>483</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>71</v>
+      </c>
+      <c r="D132" t="s">
+        <v>434</v>
+      </c>
+      <c r="E132" t="s">
+        <v>435</v>
+      </c>
+      <c r="F132" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H132" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>486</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>74</v>
+      </c>
+      <c r="D133" t="s">
+        <v>434</v>
+      </c>
+      <c r="E133" t="s">
+        <v>435</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H133" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>489</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>78</v>
+      </c>
+      <c r="D134" t="s">
+        <v>434</v>
+      </c>
+      <c r="E134" t="s">
+        <v>435</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H134" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>492</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>81</v>
+      </c>
+      <c r="D135" t="s">
+        <v>434</v>
+      </c>
+      <c r="E135" t="s">
+        <v>435</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H135" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>495</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>84</v>
+      </c>
+      <c r="D136" t="s">
+        <v>434</v>
+      </c>
+      <c r="E136" t="s">
+        <v>435</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H136" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>498</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>88</v>
+      </c>
+      <c r="D137" t="s">
+        <v>434</v>
+      </c>
+      <c r="E137" t="s">
+        <v>435</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H137" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>501</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>502</v>
+      </c>
+      <c r="E138" t="s">
+        <v>503</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H138" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>506</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>17</v>
+      </c>
+      <c r="D139" t="s">
+        <v>502</v>
+      </c>
+      <c r="E139" t="s">
+        <v>503</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H139" t="s">
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>