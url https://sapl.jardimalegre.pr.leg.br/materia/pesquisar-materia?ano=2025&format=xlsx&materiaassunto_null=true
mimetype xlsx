--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -10,1544 +10,1544 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3616" uniqueCount="1654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3616" uniqueCount="1655">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Moises Lnortovz dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_001-2025_-_superavit__assistencia_social_scfv.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_001-2025_-_superavit__assistencia_social_scfv.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a abrir crédito adicional especial no orçamento do município de Jardim Alegre para o exercício de 2025.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2025</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/projeto_de_lei_003-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/projeto_de_lei_003-2025.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_004-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_004-2025.pdf</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_005-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_005-2025.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/pl_06-2025_-_revisao_geral_para_protocolo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/pl_06-2025_-_revisao_geral_para_protocolo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES E EMPREGADOS PÚBLICOS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE JARDIM ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/pl_07-2025_-_revisao_geral_para_protocolo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/pl_07-2025_-_revisao_geral_para_protocolo.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL E ATUALIZA OS VENCIMENTOS DOS PROFESSORES E PROFISSIONAIS DA EDUCAÇÃO (MONITORES 20 HORAS E 40 HORAS SEMANAIS) NA REDE MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/projeto_de_lei_08-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/projeto_de_lei_08-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_009-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_009-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre - Pr., para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_10-2025_-_alteracao_lei_cms_assinado.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_10-2025_-_alteracao_lei_cms_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 030/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_0112025-revoga_lei_826_2016.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_0112025-revoga_lei_826_2016.pdf</t>
   </si>
   <si>
     <t>REVOGA ‘’IN TOTUM” A LEI MUNICIPAL N°826 DE 27 DE MAIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_012_2025_-_c_f_icmse.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_012_2025_-_c_f_icmse.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE INVESTIMENTOS DE ICMS ECOLÓGICO (CMIICMSE) E O FUNDO MUNICIPAL DE INVESTIMENTOS DE ICMS ECOLÓGICO (FMIICMSE) DO MUNICÍPIO DE JARDIM ALEGREPARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl_013-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl_013-2025.pdf</t>
   </si>
   <si>
     <t>AUMENTA O NÚMERO DE VAGAS PARA O CARGO DE PROFESSOR 20 HORAS SEMANAIS, PREVISTO NA LEI Nº 061/2010, QUE DISPÔS SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE JARDIM ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar no orçamento do município de Jardim Alegre - Pr., para o exercício de 2025.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/projeto_de_lei_15-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/projeto_de_lei_15-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre - Paraná, para o exercício de 2025</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_16-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_16-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 609/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_17-2025_-_altera_lei_quiosque_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_17-2025_-_altera_lei_quiosque_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.662/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_18-2025_-_desvinculacao_cosip_asss.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_18-2025_-_desvinculacao_cosip_asss.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a desvincular 30% (trinta por cento) da receita corrente da contribuição de serviço de iluminação pública – COSIP, até 31 de dezembro de 2032, nos termos da emenda constitucional nº 132, de 20 de dezembro de 2023, a qual alterou o artigo 76-B dos atos das disposições constitucionais transitórias – ADCT da Constituição da República Federativa do Brasil de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei__1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei__1.pdf</t>
   </si>
   <si>
     <t>Disciplina o processo de concessão de descontos e isenções do imposto sobre a propriedade predial e territorial urbana – IPTU e da outras providências.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_lei_-_pix_-_20_-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_lei_-_pix_-_20_-2025_ass.pdf</t>
   </si>
   <si>
     <t>Institui o pagamento via PIX para quitação de débitos de natureza tributária, multas e tarifas no município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/pl_21-2025_-_fabricacao_de_estruturas_pre-moldadas_de_concreto_armado.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/pl_21-2025_-_fabricacao_de_estruturas_pre-moldadas_de_concreto_armado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A CONCESSÃO DE DIREITO REAL DE USO, COM ENCARGOS, DE IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/pl_22-2025_-_bolsa_estagio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/pl_22-2025_-_bolsa_estagio.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da bolsa para os estagiários com diferentes níveis de formação e jornadas, no âmbito da administração municipal direta e indireta e dá outras providências.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/projeto_de_lei__no_23-2025_ldo_2026_e_anexos_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/projeto_de_lei__no_23-2025_ldo_2026_e_anexos_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Jardim Alegre para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/pl_24-2025_-_ratificar_protocolo_de_intencoes_cisvir.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/pl_24-2025_-_ratificar_protocolo_de_intencoes_cisvir.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar o Protocolo de Intenções, para sua participação no Consórcio Intermunicipal de Saúde do Vale do Ivaí e Região - CISVIR e dá outras providências.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_25-2025_-_cria_o_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_25-2025_-_cria_o_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Pessoa com Deficiência do Município de Jardim Alegre/PR, CMDPD e a Criação do Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_26-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_26-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.111/2019 e dá outras providências</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_27-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_27-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial no orçamento do município de Jardim Alegre - Pr., para o exercício de 2025.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/pl_28-2025_-_transporte_ensino_superior.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/pl_28-2025_-_transporte_ensino_superior.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder auxílio financeiro para o transporte de estudantes matriculados em cursos de nível superior e dá outras providências.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_29-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_29-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 960/2017 e Cria a Divisão da Política da Mulher Vinculada à Secretaria Municipal de Assistência Social e dá outras providencias.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_30-2025_-_cis-ivaipora.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_30-2025_-_cis-ivaipora.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções para 2ª alteração e consolidação do contrato de Consórcio Público, do Consórcio Intermunicipal de Saúde da 22ª Regional de Saúde de Ivaiporã – CIS-IVAIPORÃ, e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_31-2025_-_concessao_matricula_51.572.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_31-2025_-_concessao_matricula_51.572.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a Concessão de Direito Real de Uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/pl_-_32_-_2025_-_leilao_venda.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/pl_-_32_-_2025_-_leilao_venda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a venda de Imóvel Público através de leilão dá outras providências.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/projeto_de_lei_no_33-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/projeto_de_lei_no_33-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Prefeitura nos Bairros" no âmbito do município de Jardim Alegre - Pr; e dá outras providências</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_-_34_-_2025_-_leilao_de_lote_industrial.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_-_34_-_2025_-_leilao_de_lote_industrial.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a proceder a venda de imóvel público através de leilão e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_lei_35-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_lei_35-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento programa do Município de Jardim Alegre para o Exercício de 2025.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_36-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_36-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre, para o exercício de 2025</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_37-2025_-_altera_a_lei_no_2.149-2019.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_37-2025_-_altera_a_lei_no_2.149-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.149/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/projeto_de_lei_38-2025_-_aquisicao_terreno_legislativo_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/projeto_de_lei_38-2025_-_aquisicao_terreno_legislativo_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional  especial no orçamento do município de Jardim Alegre - Pr., para o exercício de 2025.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/pl_39-2025_-_termo_aditivo_convenio_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/pl_39-2025_-_termo_aditivo_convenio_ass.pdf</t>
   </si>
   <si>
     <t>Altera o teor da Lei nº 2466/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/pl_40-2025_-_consorcio_ciuenp_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/pl_40-2025_-_consorcio_ciuenp_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar o protocolo de intenções, para a sua participação no Consórcio Intermunicipal de Urgência e Emergência do Noroeste do Paraná - CIUENP e dá outras providências.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/pl_41-2025_-_piso_profissionais_da_educacao_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/pl_41-2025_-_piso_profissionais_da_educacao_ass.pdf</t>
   </si>
   <si>
     <t>Institui e garante o pagamento de piso salarial aos Professores e Profissionais da Educação (Monitores) e dá outras providências.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_de_lei_n_42-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_de_lei_n_42-2025_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2025.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_de_lei_n_43-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_de_lei_n_43-2025_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre -Pr., para o exercício de 2025.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_n_44-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_n_44-2025_ass.pdf</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_045-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_045-2025_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2025.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/pl_-_46-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/pl_-_46-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/projeto_de_lei_47-2025_ass...pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/projeto_de_lei_47-2025_ass...pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito adicional especial no orçamento do Município de Jardim Alegre - Paraná, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei__n_48-2025_-___ppa_2026-2029_-_jardim_alegre.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei__n_48-2025_-___ppa_2026-2029_-_jardim_alegre.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Jardim Alegre, para o quadriênio 2026/2029, e da outras providencias.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/proejto_de_lei__no_49-2025_-_loa_para_2026_jardim.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/proejto_de_lei__no_49-2025_-_loa_para_2026_jardim.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Jardim Alegre para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_050-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_050-2025_ass.pdf</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei__051_2025_-_acrescenta_dispositivo_a_lei_municipal_2521_2023.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei__051_2025_-_acrescenta_dispositivo_a_lei_municipal_2521_2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo ao artigo 17 da Lei Municipal Nº 2.521/2023, que reestrutura o funcionamento do serviço de inspeção sanitária e industrial de produtos de origem animal no Município de Jardim Alegre - Paraná e dá outras providências.”</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/projeto_de_lei_no_052-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/projeto_de_lei_no_052-2025_ass.pdf</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_053-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_053-2025_ass.pdf</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_n.o__054-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_n.o__054-2025_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre Pr., para o exercício de 2025</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/pl_55-2025_-_altera_a_lei_no_2521-2023_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/pl_55-2025_-_altera_a_lei_no_2521-2023_ass.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.521/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_56__-_refis_-_2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_56__-_refis_-_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS RELÂMPAGO 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_57-2025_-_prorroga_vigencia_pme.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_57-2025_-_prorroga_vigencia_pme.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação, instituído pela Lei nº 615/2015</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/projeto_de_lei_058-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/projeto_de_lei_058-2025_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2025</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/projeto_de_lei_059-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/projeto_de_lei_059-2025_ass.pdf</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/projeto_de_lei_060-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/projeto_de_lei_060-2025_ass.pdf</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_de_lei_061-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_de_lei_061-2025_ass.pdf</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_062-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_062-2025_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2025</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/pl_63-2025_-_adicional_auxilio_alimentacao_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/pl_63-2025_-_adicional_auxilio_alimentacao_ass.pdf</t>
   </si>
   <si>
     <t>Concede parcela adicional do auxílio alimentação, criado pela Lei nº 2499/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/pl_64-2025_-_cips_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/pl_64-2025_-_cips_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar o protocolo de intenções, para a sua participação no Consórcio Intergestores Paraná Saúde - CIPS e dá outras providências.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/pl_65-2025_-_aquisicao_terreno_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/pl_65-2025_-_aquisicao_terreno_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a adquirir imóvel para construção de unidades habitacionais e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_decreto_legislativo_01.2025_-_julga_as_contas_do_poder_executivo_de_2023.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_decreto_legislativo_01.2025_-_julga_as_contas_do_poder_executivo_de_2023.pdf</t>
   </si>
   <si>
     <t>Julga as contas do Poder Executivo do Município de Jardim Alegre, Estado do Paraná, relativo ao Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>Beto Rohling</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_decreto_legislativo_02.2025_-_concede_o_titulo_cidadao_honorario_tercilio_l._turini.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_decreto_legislativo_02.2025_-_concede_o_titulo_cidadao_honorario_tercilio_l._turini.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Jardim Alegre ao Senhor Tercilio Luiz Turini.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/plc_01-2025_-_alteracao_plano_de_cargos_-_assinado.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/plc_01-2025_-_alteracao_plano_de_cargos_-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 2.197/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/plc_02-2025_-_nutricionista_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/plc_02-2025_-_nutricionista_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aumentar vaga para o cargo de nutricionista e dá outras providências.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/plc_03-2025_-_alteracao_plano_de_cargos_-_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/plc_03-2025_-_alteracao_plano_de_cargos_-_ass.pdf</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/plc_04-2025_-_alteracao_lei_061-2025_assinado.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/plc_04-2025_-_alteracao_lei_061-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei Municipal nº 061/2010 – Estatuto e Plano de Carreira e Remuneração dos Profissionais do Magistério de Jardim Alegre-Pr.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_resolucao_01-2025_-_programa_permanente_de_qualificacao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_resolucao_01-2025_-_programa_permanente_de_qualificacao.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Permanente de Qualificação dos servidores públicos da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/projeto_de_resolucao_02-2025_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/projeto_de_resolucao_02-2025_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar para o Poder Legislativo municipal.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_resolucao_03-2025_-_trabalho_nao_presencial_home_office.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_resolucao_03-2025_-_trabalho_nao_presencial_home_office.pdf</t>
   </si>
   <si>
     <t>Institui o regime de serviço público não presencial no âmbito da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/projeto_de_resolucao_04-2025_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/projeto_de_resolucao_04-2025_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_resolucao_05-2025_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_resolucao_05-2025_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_resolucao_06-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial_-_dispensa_em_razao_do_valor.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_resolucao_06-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial_-_dispensa_em_razao_do_valor.pdf</t>
   </si>
   <si>
     <t>Transforma o Parecer Jurídico nº 07/2025 em Parecer Jurídico Referencial nº 01/2025, para disciplinar o procedimento a ser adotado nos processos administrativos de contratação direta por dispensa de licitação em razão do valor, nos termos do art. 75, incisos I e II, da Lei Federal nº 14.133/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_01-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_01-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um barracão comunitário no Distrito do Pouso Alegre.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_02-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_02-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicitando o asfaltamento na continuação da Rua Paranaguá, no Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>Guina</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando a construção de um ponto de ônibus na BR-466, próximo ao conjunto habitacional Glorinha Rech, em frente ao Estádio Municipal.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>Carlos Pires</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_04-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_04-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um ponto de ônibus ao lado do posto de combustível, na entrada da estrada que dá acesso à comunidade do Palmeirinha.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_05-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_05-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de um ponto de água potável ao lado do campinho próximo ao lago municipal.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_06-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_06-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento de R$ 200,00 (duzentos reais) no valor no auxílio alimentação dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_07-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_07-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que o valor da hora-aula extra seja igual ao valor da hora-aula do padrão de concurso. e que seja pago o valor do piso salarial do magistério para todos os professores que recebem valores inferiores a este.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_08-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_08-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento Rodoviário do Município efetue melhorias na estrada do Pesque Pague Paraíso, do Senhor Reginaldo.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>Claudinei Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_09-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_09-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento de Obras do Município efetue melhorias por meio da realização de “canaletas” na estrada José da Costa, que dá acesso ao Bairro do Palmeirinha.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_10-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_10-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município realize a aquisição de um terreno no Bairro do Palmeirinha visando a construção de um Salão Comunitário e de um ponto de atendimento (uma sala) para os profissionais da saúde realizarem seus trabalhos.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_11-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_11-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado maquinário para consertar algumas estradas do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>Pri da Palladar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_12-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_12-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo regulamente o quanto antes a bolsa auxílio do transporte universitário.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_13-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_13-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma arquibancada no espaço de fora do estádio Municipal, ao lado do espaço poliesportivo e onde vai ser construída a quadra de areia.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_14-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_14-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento do valor da bolsa auxílio de todos os estagiários do Município.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_15-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_15-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de um ponto de mototáxi na Rua Ouro Verde, em frente ao Banco do Brasil.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_16-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_16-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a cobertura da quadra de esportes do Distrito do Pouso Alegre.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_17-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_17-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de uma caixa d’água de 20.000 (vinte mil) litros e 500 metros de tubulação para a comunidade do Cascalho.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_18-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_18-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um ponto de ônibus na Vila Rural.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_19-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_19-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a realização e patrolamento e cascalhamento na estrada do Sarandi.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_20-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_20-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de um ponto de ônibus na Rua Rufino Rodrigues, em frente a casa da enfermeira Rose.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_21-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_21-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a liberação de pesca no Lago Municipal 01 (um) dia por mês.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_22-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_22-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que a Administração Pública municipal reveja as lombadas da Rua São Paulo, pois são muito grandes.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_23-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_23-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do estacionamento em frente ao Hospital Municipal.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_24-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_24-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um vigia para o Lago Municipal Ângelo Santini.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>Beto Rohling, Pri da Palladar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_25-2025_-_pricilla_e_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_25-2025_-_pricilla_e_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de, pelo menos, 02 (dois) pontos de embarque e desembarque dos idosos nas quartas-feiras, que é o dia do Baile dos idosos.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_26-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_26-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico nos paralelepípedos da Barra Preta.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_27-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_27-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a construção do meio-fio na Rua São Paulo, ao lado da casa nº 100, na extensão de aproximadamente 30 metros de meio-fio.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_28-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_28-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Executivo Municipal encaminhe um ofício à empresa Sanepar, em parceria com o Governo do Estado, com a recomendação de ampliar o horário de funcionamento do escritório de atendimento da Sanepar.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_29-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_29-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitar a imediata restauração da Ciclovia e da Via de Caminhada Mauri Alves Dias.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_30-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_30-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicitar a necessidade urgente de reparo e substituição das placas de sinalização que se encontram danificadas ou inexistentes em diversas vias da nossa cidade.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_31-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_31-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de ar condicionado na sala de espera do posto de saúde.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_32-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_32-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um guarda-corpo na nascente do Lago Municipal Ângelo Santini.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_33-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_33-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação da mata do Lago Municipal Ângelo Santini em Parque Urbano.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_34-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_34-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a Intervenção junto ao Governo do Estado para reforma da quadra do Jardim Florestal.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_35-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_35-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação dos redutores de velocidade nas vias, conforme sinalizado por placas de aviso já instaladas.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_36-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_36-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a aplicação de lama asfáltica na(s) via(s) localizada(s) do Pouso Alegre.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_37-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_37-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>A necessidade de aquisição de cadeiras para o posto de saúde da localidade de Pouso Alegre.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_38-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_38-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma da quadra esportiva da localidade da Placa Luar, visando à melhoria da infraestrutura e segurança para a prática de atividades esportivas e de lazer.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_39-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_39-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicitação a contratação de um dentista especialista em endodontia (tratamento de canal), um odontopediatra e profissionais para realizar cirurgias odontológicas para atender os pacientes que necessitam desses tratamentos na rede pública de saúde do município.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_40-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_40-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Treinador de Futebol nas Localidades de Florestal, Barra Preta, Pouso Alegre e Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_41-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_41-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado transporte gratuito para os idosos da terceira idade, às quartas-feiras, para que possam participar do baile da terceira idade.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_42-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_42-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Colocação de bancos no lado de fora do Posto de Saúde do Assentamento 8 de Abril</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_43-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_43-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de terrenos para construção de casas populares destinadas à população de baixa renda, com o objetivo de garantir moradia digna e melhorar a qualidade de vida das famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_44-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_44-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a demarcação de estacionamento em diagonal, com vagas para carros e motocicletas, na Praça Padre Tadeus Zienski.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_45-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_45-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Providenciar a criação do conselho e fundo municipal da Pessoa com deficiência.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_46-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_46-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de bueiro desabado na estrada da localidade Santa Terezinha, no Assentamento 8 de Abril, em razão do excesso de chuva, visando a recuperação da via e a segurança dos moradores.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_47-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_47-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes para a recuperação da ponte na localidade do Cascalho, entre a Fazenda Jatai e a Fazenda São José, que está desmoronando de um lado, comprometendo a segurança e o tráfego na região.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_48-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_48-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de exaustores eólicos na cobertura do pátio da Escola Municipal Emílio Ribas e construção de cobertura no portão de entrada dos alunos.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_49-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_49-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita pintura em todos as lombadas da cidade.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_50-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_50-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam substituídas as lâmpadas da quadra de esportes da antiga sede do Assentamento 8 de Abril por 08(oito) lâmpadas de 100w.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_51-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_51-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam implantadas duas lombadas elevadas, sendo uma em frente ao Colégio Cívico Militar Anita Garibaldi e a outra em frente a APAE.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_52-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_52-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Viabilizar a contratação de um técnico agrícola para atender nossos pequenos produtores do município.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_53-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_53-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Prefeito a liberação de Wi-Fi na Unidade Básica de Saúde (UBS) no Jardim América.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_54-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_54-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de armadilhas para auxiliar no combate ao mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_55-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_55-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de catracas com reconhecimento facial nas escolas municipais, com o objetivo de aumentar a segurança, controlar o acesso de pessoas e garantir a integridade de alunos, professores e funcionários.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_56-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_56-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que a área remanescente dos 15 alqueires de seja destinada à prática da atividade dos gaioleiros, visando promover e valorizar a tradição cultural local e gerar benefícios para a comunidade.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_57-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_57-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de um terreno para destinação como estacionamento de caminhões, visando melhorar o fluxo de trânsito na cidade e proporcionar um local adequado para os motoristas.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_58-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_58-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um veterinário para o atendimento à saúde animal no município, visando melhorar o bem-estar dos animais e a saúde pública.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>Beto Rohling, Guina</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_59-2025_-_beto_e_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_59-2025_-_beto_e_guina.pdf</t>
   </si>
   <si>
     <t>Solicita o envio do Projeto de Lei do Programa de Refinanciamento Fiscal (REFIS) ao Poder Legislativo, visando facilitar a regularização fiscal dos contribuintes do município.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_60-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_60-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de arborização urbana e distribuição gratuita de mudas à população.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_61-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_61-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de marmitas in natura para os servidores municipais lotados no barracão municipal, considerando a dificuldade de alimentação devido à localização do local de trabalho.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>Solicitando de instalação de iluminação pública no Campo da Barra Preta, ao lado da Igreja, visando promover mais segurança e melhorar as condições de uso do espaço pela comunidade.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Guina, Sônia Campos</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a dobragem da carga horária do técnico de Raio-X, com a ampliação de sua jornada de trabalho, para atender de forma mais eficaz as necessidades da população.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>Solicitando recuperação do asfalto da Rua Rui Barbosa, em frente à casa nº 2, visando melhorar as condições de trafegabilidade e segurança da via.</t>
   </si>
@@ -1569,3451 +1569,3454 @@
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Solicita a aquisição de aparelhos de ar-condicionado para os ambientes de trabalho dos conselheiros tutelares.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Solicitando a perfuração de um poço artesiano na comunidade do Brasinha próximo a Serrinha.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_69-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_69-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando aplicação de massa asfáltica na Rua Benedito de Jesus Battisteti (Rua Castelo Branco).</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_70-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_70-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a ampliação do horário de funcionamento da Creche da Barra Preta, visando atender à demanda das famílias e proporcionar mais flexibilidade e qualidade no atendimento às crianças.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_71-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_71-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita o empedramento da estrada que dá acesso à localidade dos 30 Alqueires, visando melhorar as condições de tráfego e segurança para os moradores.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_72-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_72-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a revitalização das marginais no Parque Industrial, visando melhorar a infraestrutura, trânsito na região e além de melhorar a estética da área.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_73-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_73-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitando o término da instalação de pedras irregulares nas vias da Vila Rural, visando a conclusão das obras e a melhoria da segurança e acessibilidade para pedestres e veículos.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_74-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_74-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de caminhão com esterco de frango aos produtores de bicho-da-seda, visando melhorar o solo e a produtividade das plantações utilizadas na alimentação dos bichos-da-seda.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_75-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_75-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para a limpeza da vegetação na balsa situada no Marolo e a realização de patrolamento na estrada que dá acesso à referida balsa.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_76-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_76-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para a aquisição de barracas, mesas e cadeiras para a Feira do Produtor.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_77-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_77-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto ou a troca da cesta de basquete localizada ao lado do campo Alzemiro Rech, visando garantir a segurança e a continuidade da prática esportiva no local.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_78-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_78-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada a instalação de sinalização viária na futura Capela Santa Rita, com o objetivo de garantir maior visibilidade e segurança para os moradores e visitantes da localidade.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_79-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_79-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita o remanejamento ou contratação de um farmacêutico para atuar na dispensação de medicamentos no Posto de Saúde do Conjunto José Pachulski.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_80-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_80-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas nominativas nas ruas da Localidade do Pouso Alegre, visando melhorar a sinalização, a acessibilidade e a organização, contribuindo para o melhor atendimento à população e aos serviços públicos.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_81-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_81-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade para a implantação da Lei 14.681/2023 – Política de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_82-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_82-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um barracão para a comunidade do Pouso Alegre, destinado a eventos comunitários como festas, reuniões, velórios e outras atividades de interesse da população local.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_83-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_83-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura das denominações das vias públicas nos postes de energia elétrica, conforme estipulado pela Lei Municipal nº 227/2012.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_84-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_84-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita que seja dada prioridade ao empedramento das vias de acesso utilizadas pelos produtores de leite, bicho da seda, aviários de frango e outros setores produtivos do município.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_85-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_85-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reparos nos buracos do parque infantil da Praça dos Estudantes e o plantio de árvores no local.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_86-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_86-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um sistema de monitoramento com câmeras de segurança na fachada e na lateral da Escola Municipal Emílio Ribas, visando a proteção da comunidade escolar e a prevenção de atos ilícito.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_87-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_87-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reforma dos banheiros da Rodoviária Municipal Pe. Divino Donizete, visando garantir melhores condições de uso e conservação.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_88-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_88-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma completa dos banheiros do Centro de Idosos, com melhorias estruturais e adequações de acessibilidade, garantindo condições dignas de uso, higiene e segurança aos frequentadores.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_89-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_89-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita o empedramento da estrada que dá acesso à propriedade da Dona Sueli do pesqueiro, localizada em frente à entrada do Seu Vilsão, ao lado da propriedade de Nelson Bragueto, na estrada Barra Preta.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_90-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_90-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o alargamento das pontes sobre o Rio do Bulha, localizadas nas comunidades do Cascalho e do Brasinha, visando garantir o trânsito de máquinas agrícolas utilizadas pelos produtores rurais.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_91-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_91-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a instalação de um sistema de climatização ou outro equipamento adequado para a refrigeração da cozinha do Hospital Municipal.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Guina, Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_92-2025_-_lingua_preta_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_92-2025_-_lingua_preta_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento, patrolamento e cascalhamento na estrada de acesso às propriedades na localidade da Barra Preta.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_93-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_93-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para viabilizar a ligação viária entre o Loteamento Fiori e o Loteamento Jardim América.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_94-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_94-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de redutores de velocidade e lombada elevada em pontos estratégicos do município, visando a segurança viária e a proteção de pedestres.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_95-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_95-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de redutor de velocidade na Rua São João.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_96-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_96-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para a aquisição de terreno destinado à construção de um Matadouro Municipal.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_97-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_97-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos visando a aquisição de café diretamente dos produtores rurais do nosso município, para o fornecimento às repartições públicas, escolas, creches, postos de saúde e demais órgãos da administração pública municipal.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_98-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_98-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma quadra de esportes no Conjunto Amador Gonçalves, visando promover esporte, lazer e integração social à comunidade local.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_99-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_99-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que viabilize a oferta de transporte gratuito para os trabalhadores do município nos horários de entrada e saída das empresas.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_100-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_100-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação de redutores de velocidade nas ruas Lourival Silva Lima e Antônio Padroeiro dos Santos.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_100-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_100-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a disponibilização de rede Wi-Fi gratuita nas dependências da rodoviária municipal.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_102-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_102-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a instalação de iluminação pública no trecho entre o Brasinha e a ponte localizada no pé da Serrinha.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_103-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_103-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de limpeza e lavagem da ponte sobre o Rio do Bulha, localizada na comunidade do Brasinha, em virtude do acúmulo de detritos provocado pela implantação de pavimentação com pedra irregular.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_104-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_104-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a disponibilização gratuita de implantes hormonais contraceptivos para mulheres em idade fértil.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_105-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_105-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reforma no posto de saúde da localidade do Cascalho, visando melhorias na estrutura física e nas condições de atendimento à população</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_106-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_106-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública na academia da terceira idade localizada na comunidade Placa Luar</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_107-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_107-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos banheiros da Rodoviária Pe. Divino Donizete.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_108-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_108-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do cemitério Adão Lopes.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_109-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_109-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização do piso salarial dos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_110-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_110-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e roçagem na Rua Pitanga, especialmente no trecho sem pavimentação.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_111-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_111-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade na Avenida Paraná, em frente à Sanepar.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_112-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_112-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração de buraco destinado à construção de silo para armazenamento de trato para os produtores de leite do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_113-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_113-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de terreno para construção de um campo de futebol suíço na localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_114-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_114-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento asfáltico nas localidades de Barra Preta, Placa Luar e Pouso Alegre.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_115-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_115-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação com paralelepípedo na localidade da Vila Rural.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_116-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_116-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita agilidade na realização de exames de ressonância magnética pelo sistema público de saúde.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_117-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_117-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita estudos técnicos sobre a constante falta de água no bairro Jardim Florestal, bem como a substituição completa da rede de encanamento.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_118-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_118-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça pública na Rua Luiz Isidoro, no município de Jardim Alegre/PR.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_119-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_119-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a continuidade da pavimentação asfáltica na Rua Paranaguá, visando melhorias na infraestrutura urbana.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_120-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_120-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de dois redutores de velocidade (quebra-molas) na Rua Sebastiana Maria Aparecida de Jesus, sendo um nas proximidades do salão de eventos e outro próximo ao número 446.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_121-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_121-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de bancos ou cadeiras para o ambiente interno da capela mortuária do município.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_122-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_122-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão de material de educação socioemocional no 4° ano da Escola Municipal Dilson Teixeira Coelho.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_123-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_123-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento do carreador de acesso ao pesqueiro do Zinho.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_124-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_124-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação asfáltica da última rua do bairro Pouso Alegre.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_125-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_125-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição do rolo compactador pequeno pelo rolo grande nas obras de recuperação das estradas do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_126-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_126-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do acesso às empresas Facija e Madeireira do Silvinho, com vistas a melhorar a trafegabilidade e contribuir para o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_127-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_127-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de construção de novas salas nos Centros Municipais de Educação Infantil (CMEIs), com o objetivo de eliminar a fila de espera por vagas na educação infantil.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_128-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_128-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de garantir a efetiva aplicação das progressões funcionais previstas no Plano de Carreira aos servidores de serviços gerais.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_130-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_130-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mais um poste de iluminação pública na Rua Lírio, nas proximidades do viveiro do Rodrigo.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_131-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_131-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a necessidade de cascalhamento no trecho da estrada de acesso à localidade de Águas dos Patos, nas proximidades da propriedade do Sr. João Anderbrech.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_132-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_132-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Instituir que a distribuição de cestas básicas pelo município seja feita através de um cartão no mesmo valor da cesta básica.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_133-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_133-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um serviço de atendimento odontológico móvel para crianças em situação de vulnerabilidade nas escolas públicas do município.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_134-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_134-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão da rede elétrica na Marginal Luís Donati, via de relevante importância econômica.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_135-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_135-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de cursos de capacitação para operadores de máquinas pesadas.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_136-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_136-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Esportes que inclua, nos campeonatos de futebol organizados pelo município, a obrigatoriedade da realização da partida de disputa do 3º e 4º lugares.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_137-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_137-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um veículo exclusivo para o transporte dos moradores do Conjunto Pachulski até o Centro de Atenção Psicossocial (CAPS).</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_138-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_138-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de contratação de mais um médico para o Hospital Municipal.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_139-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_139-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de kits de higiene bucal para todos os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_140-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_140-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de um Posto de Saúde na localidade da Placa Luar.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_141-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_141-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus nas proximidades do Lago Municipal de Jardim Alegre, próximo à residência do senhor Vagner do Karatê.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_142-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_142-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do Posto de Saúde da localidade do Cascalho e a garantia de atendimento médico regular, pelo menos duas vezes por mês.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_143-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_143-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manilhamento ao lado do Posto de Saúde da localidade do Cascalho para escoamento de água.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_144-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_144-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade na Rua Antônio Mostachio, próximo à Veval Transporte</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_145-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_145-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de ultrassons portáteis juntamente com tablets para realização de exames à beira do leito de pacientes internados.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_146-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_146-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita construção e melhorias de pontes na zona rural.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_147-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_147-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de Academia da Terceira Idade (ATI) nas comunidades Palmeirinha, Brasinha e Florestal.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_148-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_148-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de corrimão nas escadas da Praça Antônio Silvério.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Beto Rohling, Carlos Pires</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_149-2025_-_beto_e__carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_149-2025_-_beto_e__carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de ponte de concreto nas estradas de acesso à Localidade do Pindauva e à Localidade da Vila Rural.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Claudinei Ferreira, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_150-2025_-_sonia_e_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_150-2025_-_sonia_e_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de análise da qualidade da água em toda a extensão do município.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_151-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_151-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento da Rua Curitiba, na localidade da Barra Preta.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_152-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_152-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e cobertura da quadra de esportes da Localidade Barra Preta.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Solicita a reativação do Viveiro Municipal, com o objetivo de promover a doação de mudas de café e espécies frutíferas.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_154-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_154-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de desobstrução e manutenção da boca de lobo localizada na Rua Ivaiporã, nos fundos do Banco do Brasil.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_155-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_155-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada rural que dá acesso as propriedades dos Senhores Vicente Pianovski, Ciniro e Massons.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_156-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_156-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a poda das árvores de grande porte do Pouso Alegre.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_157-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_157-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do piso da quadra de esportes da antiga sede do Assentamento 08 de abril, bem como manutenção da iluminação.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_158-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_158-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da piscina do CRAS – Centro de Referência de Assistência Social.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_159-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_159-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos de viabilidade para implantação de mão única na rua do Posto de Saúde, no Conjunto Pachulski.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_160-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_160-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança nas salas de aula das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_161-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_161-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Sugere à Secretaria Municipal de Educação que estude a viabilidade de implantar o “Dia” ou a “Semana da Família na Escola” nas unidades da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_162-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_162-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Sugere que estude a viabilidade da construção de um poço artesiano na Comunidade do Florestal.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_163-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_163-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Sugere que estude a viabilidade de construção de uma faixa elevada para travessia de pedestres na Avenida Paraná, em frente à residência do Sr. Luis Bovo.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_164-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_164-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município passe a remunerar o adicional de insalubridade dos técnicos e enfermeiros, contratados sob regime CLT, com base no salário base da categoria e não no salário mínimo.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Parabólica, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_165-2025_-_sonia_e_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_165-2025_-_sonia_e_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de escolinha de treinamentos no Assentamento 8 de Abril, nas modalidades de capoeira, karatê e futsal.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_166-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_166-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Sugere a ampliação do atendimento com profissional neuropediatra na rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_167-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_167-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudos e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua das Flores em frente à casa do Sr. Eriton.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_168-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_168-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo Municipal entre em contato com a empresa Campos Verdes, responsável pelo transporte do Assentamento 8 de Abril, para tratar das condições das residências dos motoristas no local.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_169-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_169-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de uma ponte de concreto nas proximidades da propriedade do Sr. Dadi, que dá acesso à propriedade do Sr. Ivo Segati.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_170-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_170-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de redutor de velocidade na Rua Brigadeiro, nas proximidades do número 790.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_171-2025_-_sonia_e_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_171-2025_-_sonia_e_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de Equipamentos de Proteção Individual (EPIs) e uniformes aos servidores públicos do Pátio de Máquinas Municipal.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_172-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_172-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Sugere a disponibilização de veículo para transporte de moradores da zona rural até o CAPS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_173-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_173-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Sugere a renovação dos utensílios de cozinha e das cadeiras da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_174-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_174-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Sugere que 70% das horas-atividade dos professores da rede municipal sejam realizadas em regime de home office.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_175-2025_-_beto_e_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_175-2025_-_beto_e_guina.pdf</t>
   </si>
   <si>
     <t>Sugere a implantação de redutor de velocidade na Rua Benigno Rodrigues.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_176-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_176-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação da Pista de Caminhada Amauri Alves Dias, da Localidade Barra Preta até a entrada do Patrimônio dos Baianos.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Guina, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_177-2025_-_pio_e_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_177-2025_-_pio_e_guina.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de 05 (cinco) redutores de velocidade (quebra mola) na Localidade no Jardim Florestal.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_178-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_178-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita agilidade na execução do Barracão dos Catadores de Material Reciclado, viabilizado com recurso junto à Itaipu Binacional.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Sugere revitalização nas calçadas de todo o município e a implantação de um plano de arborização, com plantio de novas árvores e poda das existentes, iniciando pela área central.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_180-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_180-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de novo espaço para os treinos de karatê, diante da limitação do espaço atual e da grande demanda.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_181-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_181-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de área para construção de estacionamento e serviços de apoio aos caminhoneiros.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/indicacao_182-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/indicacao_182-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de rede Wi-Fi gratuita na praça localizada em frente ao CRAS, visando atender à demanda crescente de usuários e frequentadores do local.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_183-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_183-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para implantação de sinalização e melhorias de tráfego no trevo em frente ao Supermercado Luiza (Suprema), na entrada do Conjunto José Pachulski, no encontro com o Trevo Secundário.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_184-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_184-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um poço artesiano ou o encaminhamento da demanda à Sanepar para atendimento à Comunidade da Barra Preta.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_185-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_185-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de ponte na localidade da Água do Sarandi, dando acesso à propriedade do Senhor Dito do Mercado e José Macacari.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_186-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_186-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do canteiro central da Avenida Getulina e a construção de estacionamento no trecho entre o Hospital Municipal e o Bar do Pedro Brizola.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_187-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_187-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de um terreno para construção de uma pista de laço.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_188-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_188-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento do redutor de velocidade (quebra-molas) na Avenida Matos Leão, nas proximidades da Casa Silva e Livraria André.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_189-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_189-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de 15 (quinze) jogos de mesa e cadeiras para a feira.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_190-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_190-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma nova capela mortuária com espaço interno amplo e estacionamento para veículos.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_191-2025_-_beto_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_191-2025_-_beto_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita recape asfáltico na Rua Jasmim.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_192-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_192-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Agricultura a realização de um Dia de Campo destinado aos produtores de tomate, com orientações desde o manejo do solo até a colheita e pós-colheita.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_193-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_193-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura/implantação de acesso entre a Rua José Serafim Barbosa e a Rua Luiz Donati.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_194-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_194-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o cronograma de serviços da empresa responsável pela retirada de folhas, galhos e demais resíduos no município.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_195-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_195-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um espaço adequado para a realização de eventos no município, preferencialmente localizado à beira da pista.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_196-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_196-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um parque infantil e de uma academia da terceira idade na comunidade São Cristóvão, localizada no Assentamento 8 de Abril, Município de Jardim Alegre/PR.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_197-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_197-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a contratação de pessoal ou empresa especializada para reforçar os serviços do Departamento de Obras e Urbanismo do Município.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_198-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_198-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de banheiros e a implantação de iluminação no campo de futebol da Localidade do Brasinha, Município de Jardim Alegre/PR.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_199-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_199-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de execução de recape asfáltico no final da Rua São Paulo, esquina com a Rua Castelo Branco, neste Município.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_200-2025_-_lingua_preta_e_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_200-2025_-_lingua_preta_e_guina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de implantação de sinalização de estacionamento para idosos e motocicletas em pontos estratégicos deste Município.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_201-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_201-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de execução de cascalhamento na estrada que dá acesso à propriedade do Sr. Toninho da APAE, neste Município.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_202-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_202-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de disponibilizar, uma semana a patrola para atendimento à equipe do Sr. Amarildo, no Assentamento 8 de Abril, neste Município.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_203-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_203-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de reforma do campo sintético localizado no Lago Municipal Ângelo Santini.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_204-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_204-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o cascalhamento da estrada na entrada da Localidade do Sarandi, a limpeza da mata existente e a instalação de câmera de monitoramento para coibir o descarte irregular de lixo e entulhos.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_205-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_205-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que viabilize o transporte para os caminhantes de Jardim Alegre participarem das caminhadas promovidas por outros municípios da nossa região._x000D_
 Senhor Presidente,</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_206-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_206-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de limpeza e revitalização da Praça Antonio Carlos Francisconi “CARLINHOS”, localizada no Conjunto Habitacional Frontino de Lima de Jardim Alegre, PR.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_207-2025_-_guina_e_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_207-2025_-_guina_e_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de duas torneiras com água no Cemitério Municipal, bem como a realização de podas de algumas árvores do local.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_208-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_208-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma quadra de vôlei de areia na comunidade central do Assentamento 8 de Abril, neste Município.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_209-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_209-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita um planejamento da Saúde Municipal visando o transporte para a Sede do Município ou Sede da Regional de Saúde, de pelo menos duas vezes por semana, de moradores do Assentamento 08 de Abril que necessitem realizar exames, consulta especializada ou buscar seus remédios, bem como disponibilizar um automóvel permanente no Assentamento para socorrer em alguma urgência.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_210-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_210-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Vigia Municipal para o Lago Municipal Ângelo Santini.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_211-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_211-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Senhor Prefeito faça vídeo de divulgação quando o município for realizar concessão de terreno, dando maior credibilidade, transparência e publicidade ao processo.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Solicita a construção de uma ponte em concreto sob o Rio Pindaúva, na localidade do Patrimônio dos Baianos, divisa com o Município de Ivaiporã.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Solicita que o Município faça um projeto para remoção de toco de árvore de todas as calçadas da cidade e bairros rurais, mediante um termo onde o proprietário se comprometa em reconstruir a calçada em até 90 dias.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Solicita que o Município faça um alargamento da Rua em frente a Escola Municipal Dilson Teixeira Coelho e o CMEI Guilherme de Andrade Totolo</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_215-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_215-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo realize a revitalização dos canteiros centrais da cidade, com pinturas, plantio de flores e árvores.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_216-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_216-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que Poder Executivo faça um cronograma das datas das coletas de todas as categorias de lixos e divulgue para a população.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_217-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_217-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo viabilize um espaço maior para funcionar o espaço da saúde, pois a demanda aumenta a cada dia e o espaço que temos hoje está insuficiente para atender a todos que precisam.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_218-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_218-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de 4 bancos na Academia da Terceira Idade (ATI), sendo 2 bancos ao lado da academia da Tia Ione e 2 bancos ao lado do tobogã.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_219-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_219-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda da árvore em frente a Sorveteria Maristela.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_220-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_220-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma escada e/ou rampa de acesso com corrimão entre duas estradas que passa em frente ao Posto de Saúde e Escola do Assentamento, facilitando, assim, o acesso para as pessoas que passam na estrada debaixo.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_221-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_221-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração da pista de caminhada do Lago Municipal Ângelo Santini, bem como o conserto dos corrimãos.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Claudinei Ferreira, Beto Rohling, Carlos Pires</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_222-2025_-_claudinei_ferreira_beto_e_carlos.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_222-2025_-_claudinei_ferreira_beto_e_carlos.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de parque para as crianças, construção de quadra de areia e instalação de academia da terceira idade na localidade do Jardim Florestal.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_223-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_223-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município contrate um novo Técnico em Radiologia, caso não seja possível, verificar dentro do Quadro de Funcionários se existe alguém habilitado para operar o equipamento de Raio X ou viabilizar uma capacitação para algum servidor se habilitar a operar este equipamento no período noturno.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_224-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_224-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de ofício a Polícia Rodoviária Estadual requerendo o bloqueio do espaço destinado à balança na localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_225-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_225-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado o Wi-Fi para todos os frequentadores do Posto de Saúde próximo ao Lago Municipal Ângelo Santini.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_226-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_226-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município tome as providências necessárias sobre os cachorros de rua, pois já houve vários ataques a cidadãos jardim alegrenses.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_227-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_227-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo viabilize uma faixa de pedestre elevada em frente ao Colégio Estadual Cívico Militar Anita Garibaldi.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_228-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_228-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo viabilize uma lombada nas proximidades da empresa Vevaltur</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_229-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_229-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo notifique a empresa responsável pela limpeza/recolhimento de entulhos para que no transporte usem rede nas caçambas ou diminua a quantidade por viagem para não derrubar o que já foi recolhido.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_230-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_230-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que disponibilize aulas de hidroginástica à população, visando à promoção da saúde e bem-estar, especialmente dos idosos e pessoas com limitações físicas.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_231-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_231-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de uma praça pública e a instalação de uma Academia da Terceira Idade (ATI) no Conjunto Montreal, neste Município.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Língua Preta, Pio</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que realize a reforma ou a construção de uma nova ponte que liga a Estrada Palmeirinha à Estrada Sarandi, neste Município.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_233-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_233-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que interceda junto ao Governo do Estado do Paraná, por intermédio da Secretaria de Estado da Educação, visando à instalação de um mastro para hasteamento de bandeiras no Colégio Estadual Cívico-Militar Anita Garibaldi, neste Município.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_234-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_234-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal que viabilize a implantação de um Centro-Dia (Creche) para idosos, ou seja um espaço para acolher os idosos no período diurno.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_235-2025_-_beto_e_pri.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_235-2025_-_beto_e_pri.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de vídeo/monitoramento/segurança no interior dos veículos de transporte escolar e da saúde.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Pio, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_236-2025_-_pio_e_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_236-2025_-_pio_e_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que viabilize um subsídio para os produtores de ovos deste Município.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_238-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_238-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização uma faixa de pedestre elevada na Rua Londres esquina com Avenida Getulina.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Solicita que seja criado, com urgência, um programa de limpeza e manutenção de terrenos baldios e áreas públicas em nosso município, especialmente nas regiões onde foi constatada a proliferação de escorpiões.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_239-2025_-_claudinei_ferreira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_239-2025_-_claudinei_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal interceda junto à Câmara dos Deputados, ao Ministério da Justiça e Segurança Pública, à Secretaria de Estado da Segurança Pública do Paraná (SESP/PR) e demais órgãos competentes, visando à disponibilização de profissionais da área da medicina científica (médicos legistas e peritos) no Instituto Médico-Legal (IML) da cidade de Ivaiporã – PR.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_240-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_240-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que disponibilize uma ambulância para atendimento permanente na localidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_241-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_241-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal adote providências para que o adicional de insalubridade dos técnicos e enfermeiros contratados sob o regime da CLT seja calculado com base no salário base da categoria, e não sobre o salário mínimo.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a contratação de um psicólogo para atender à demanda da comunidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/indicacao_243-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/indicacao_243-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o cascalhamento da estrada e do estacionamento do Pesque e Pague da Dona Fátima.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_244-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_244-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que o auxílio-transporte também seja disponibilizado aos alunos que utilizam transporte particular (carro próprio) e que se enquadrem nos critérios estabelecidos pelo Município.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que sejam instaladas gaiolas de proteção nos bueiros na Localidade do Jardim Florestal, neste Município.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_246-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_246-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento da estrada que passa atrás do Bar do Paulo na localidade do Palmeirinha.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Solicitando que realize tapa-buracos na Rua Benedito de Jesus Battisteti descendo para Pesque-pague.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Solicitando que viabilize a ampliação da Academia da Terceira Idade Ione Pinto de Farias (Tia Ione).</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que suspenda o contrato com a empresa OLÉ PROPAGANDA E PUBLICIDADE EIRELI.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a construção de um cemitério e uma capela mortuária na Localidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_251-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_251-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma de duas pontes de madeira na Localidade do Sarandi, sendo uma que liga a propriedade do Sr. José Macacari e outra que liga a propriedade do Sr. Vicente.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_252-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_252-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominada a Praça do Conjunto Fredolin Barnist de “Praça Pedro Castelar”.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo realize estudo para adequação e melhor atendimento às comunidades do Assentamento 8 de Abril, considerando sua proximidade com os municípios de Godoy Moreira e Arapuã.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Solicita o retorno do rolo compactador ao Assentamento 8 de Abril para acompanhar os trabalhos realizados pela equipe do servidor Amarildo, tendo em vista que o equipamento foi encaminhado ao Consórcio.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_255-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_255-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade na Rua Santo Antônio, nas proximidades do nº 1149.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_256-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_256-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de faixa elevada em frente à Sorveteria Maristela, localizada na Praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_257-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_257-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Creche na Comunidade do Central, localizada no Assentamento 8 de Abril, bem como a análise da possibilidade de utilização de espaço anexo ao Colégio da localidade.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_258-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_258-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do alambrado, da cobertura e da iluminação da quadra de esportes na Comunidade Barra Preta.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_259-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_259-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita o plantio de grama e a execução de serviços de paisagismo na Praça Antonio Carlos Francisconi.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_260-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_260-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade na Rua Ivaiporã, em frente ao nº 514.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_261-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_261-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição/provimento de um ventilador de transporte para uso na rede municipal de saúde.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_262-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_262-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento e o cascalhamento na estrada da Fazenda Santana, no trecho compreendido logo após a fazenda até o encontro com a Estrada do Cascalho.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_263-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_263-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de rastreadores em todos os veículos utilizados pelo Município de Jardim Alegre mediante terceirização, especialmente os que prestam serviço de transporte escolar.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_264-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_264-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita atenção especial da Secretaria Municipal de Educação para a realização de pintura dos muros da escola localizada no Assentamento.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_265-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_265-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Solicita o reajuste salarial dos monitores do Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_266-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_266-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo verifique a possibilidade de transferir a folha de pagamento dos servidores municipais para outra instituição financeira, tendo em vista que a instituição responsável atualmente não possui mais agência no município.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Beto Rohling, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_267-2025_-_sonia_e_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_267-2025_-_sonia_e_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de Inspetor(es) de Pátio para as escolas municipais.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_268-2025_-_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_268-2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão da Lei Municipal que dispõe sobre o pagamento de diárias aos servidores públicos, considerando relatos de insuficiência dos valores para cobrir despesas de alimentação.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_269-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_269-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um parque infantil e de uma academia da terceira idade na Localidade do Brasinha.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Solicita estudo técnico para instalação de dispositivo de redução de velocidade (lombada, faixa elevada ou similar) no cruzamento da Rua Londres com a Avenida Getulina.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_271-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_271-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo realize convênio com farmácias privadas, por meio de licitação na modalidade de credenciamento, para garantir a disponibilização dos medicamentos constantes na REMUNE nos casos de indisponibilidade nas unidades de saúde municipais.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_272-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_272-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo realize estudos para a construção ou implementação de um Centro Especializado de Atendimento às Pessoas com Transtorno do Espectro Autista (TEA) no município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_273-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_273-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo avalie a necessidade de contratação de mais motoristas para atender a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_274-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_274-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo avalie a viabilidade de disponibilização de um ônibus para o transporte dos trabalhadores jardim alegrense até as empresas situadas em todo o Parque Industrial do município.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_01.2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_01.2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a obra do asfalto do Jardim Florestal.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_02-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_02-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quando será realizada a aquisição de adubo orgânico para os produtores de bicho da seda com os valores indicados na emenda impositiva desta Vereadora.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>Guina, Parabólica, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/requerimento_03-2025_-_pio_guina_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/requerimento_03-2025_-_pio_guina_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a festa de confraternização de final de ano (2024) realizada pelo Poder Executivo aos servidores públicos a ele vinculados.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/requerimento_04.2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/requerimento_04.2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a quantidade e o tamanho (quantidade de litros) de caixas d’água doadas pelo Município de Jardim Alegre no ano de 2024.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/requerimento_05-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/requerimento_05-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a provável data de inauguração do quiosque e do banheiro do lago municipal.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_06-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_06-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a destinação dos recursos devolvidos pela Câmara Municipal no final de 2024.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_07-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_07-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer cópias dos projetos dos poços artesianos do Perobal e Santa Terezinha, localidades situadas no Assentamento 08 de abril, bem como, cópia do abaixo-assinado colhido pelo Secretário do Meio Ambiente perante as famílias daquelas localidades.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_08-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_08-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações sobre qual secretaria municipal é responsável pela causa animal no município.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os valores gastos com marmitas e os respectivos setores solicitantes, de janeiro até a presente data.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_10-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_10-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações acerca do Projeto do Bolsa Auxílio Transporte Universitário.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_11-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_11-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer cópia do projeto e contrato da obra de melhorias nas estradas do Assentamento 08 de Abril, com indicação expressa do valor pago por quilômetro executado.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>Parabólica, Guina, Língua Preta, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_12-2025_-_parabolica_e_demais.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_12-2025_-_parabolica_e_demais.pdf</t>
   </si>
   <si>
     <t>Convoca o Engenheiro Adrian Gonçalves para prestação de esclarecimentos técnicos referentes às estradas do Assentamento 8 de Abril e aos poços artesianos.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_13-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_13-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações à Secretaria Municipal de Saúde sobre a quantidade de setores existentes e o número de veículos sob sua responsabilidade.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_14-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_14-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Tomada de Preço nº 06/2023 e o respectivo aditivo contratual firmado pelo Município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_15-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_15-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o andamento do projeto para construção da pista de skate.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>Guina, Língua Preta, Parabólica, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_16-2025_-_pio_guina_lingua_e_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_16-2025_-_pio_guina_lingua_e_parabolica.pdf</t>
   </si>
   <si>
     <t>Convoca a Secretária Municipal de Saúde para prestar esclarecimentos sobre o Plano Plurianual (PPA) e a necessidade de contratação de mais médicos para a rede municipal.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>Pio, Guina, Língua Preta, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_17-2025_-_pio_guina_lingua_e_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_17-2025_-_pio_guina_lingua_e_parabolica.pdf</t>
   </si>
   <si>
     <t>Convoca o Diretor do Departamento de Urbanismo para prestar esclarecimentos sobre os terrenos baldios de propriedade do Município.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Requer convocação do Secretário Municipal da Agricultura para prestar esclarecimentos sobre o Plano Plurianual (PPA) em sessão na sede do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_19-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_19-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações à Secretaria Municipal de Meio Ambiente sobre a composição do Conselho Municipal vinculado ao ICMS Ecológico.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_20-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_20-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo Municipal sobre a emenda parlamentar que contemplou a obra do asfalto dos Baianos, em especial quanto à destinação dos recursos remanescentes e o andamento do Barracão da Reciclagem e das placas fotovoltaicas.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/requerimento_21-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/requerimento_21-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer prestação de contas individualizadas por campeonatos/torneios promovidos pela Secretaria Municipal de Esportes do ano de 2024 até a presente data.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>Pio, Beto Rohling, Carlos Pires, Claudinei Ferreira, Guina, Língua Preta, Parabólica, Pri da Palladar, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_22-2025_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_22-2025_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer relatório com todas as contratações/nomeações de pessoal efetivo e cargo em comissão, de janeiro de 2025 até a presente data, contendo o nome, local de lotação e data de nomeação.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_23-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_23-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer relatório contendo o gasto do Município/Departamento Rodoviário Municipal especificamente com as estradas rurais do ano de 2024 e do ano de 2025, até a presente data.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>Requer informações referentes à área de 10 (dez) alqueires que foi objeto de concessão pelo Município, conforme descrito abaixo.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>Beto Rohling, Carlos Pires, Claudinei Ferreira, Guina, Língua Preta, Parabólica, Pio, Pri da Palladar, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_25-2025_-_guina_lingua_parabolica_claudinei_sonia_e_beto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_25-2025_-_guina_lingua_parabolica_claudinei_sonia_e_beto.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma cessão de uso de uma sala na Rodoviária Municipal para funcionamento do CRISTMA - CRISTO TE AMA DE JARDIM ALEGRE.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_26-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_26-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes as duas frentes de trabalhos criadas para manutenção das estradas rurais do Município.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_27-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_27-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a disponibilidade do soro antiescorpiônico purificado para pessoas picadas por escorpiões no município.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_28-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_28-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os equipamentos destinados à realização de exames de endoscopia e colonoscopia adquiridos pelo município.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_29-2025_-_parabolica.pdf</t>
+  </si>
+  <si>
     <t>Convocam a Diretora do Departamento do Departamento de Tributação e Fiscalização e o Chefe da Divisão de Fiscalização para prestarem esclarecimentos sobre o cumprimento da Lei Municipal nº2495/2023.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_30-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_30-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das emendas impositivas dos anos de 2023 e 2024, especificando quais foram implementadas, quais ainda não foram executadas e os motivos da pendência.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_01-2025_-_l_-_diarias_do_poder_legislativo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_01-2025_-_l_-_diarias_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias aos agentes públicos da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/projeto_de_lei_02-2025_-_l_-_reajuste_de_117_para_servidores_da_camara.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/projeto_de_lei_02-2025_-_l_-_reajuste_de_117_para_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao vencimento básico dos servidores públicos da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_03-2025_-_l_-hidroginastica_adaptada.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_03-2025_-_l_-hidroginastica_adaptada.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implementar o “Programa Municipal de Hidroginástica Adaptada” para crianças com síndrome de Down, transtorno do espectro autista (TEA) e transtorno do déficit de atenção com hiperatividade (TDAH) no Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_04-2025_-_l_-_bueiro_inteligente_nos_loteamentos.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_04-2025_-_l_-_bueiro_inteligente_nos_loteamentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de “bueiros inteligentes” nos logradouros dos novos loteamentos urbanos aprovados no Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_05-2025_-_l_-da_nome_de_renato_zanoni_ao_predio_do_centro_empresarial.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_05-2025_-_l_-da_nome_de_renato_zanoni_ao_predio_do_centro_empresarial.pdf</t>
   </si>
   <si>
     <t>Dá nome de “RENATO ZANONI” ao Prédio do Centro Empresarial, no Município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_06-2025_-_l.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_06-2025_-_l.pdf</t>
   </si>
   <si>
     <t>Altera a Lei municipal nº 2.602/2023, que instituiu o programa municipal “Jardim Alegre é rosa de janeiro a janeiro”.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/projeto_de_lei_07-2025_-_l_-_atendimento_preferencial_para_transplantado.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/projeto_de_lei_07-2025_-_l_-_atendimento_preferencial_para_transplantado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial de pessoas transplantadas em órgãos públicos, estabelecimentos comerciais, de serviços e similares no Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_08-2025_-_l_-_ressarcimento_de_combustivel.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_08-2025_-_l_-_ressarcimento_de_combustivel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ressarcimento de despesas com combustível pela utilização de veículo particular no âmbito da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá o outras providências.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_09-2025_-_l_-_dia_da_biblia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_09-2025_-_l_-_dia_da_biblia.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia da Bíblia” no calendário oficial do Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/projeto_de_lei_10-2025_-_l_-_divulgacao_da_remume.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/projeto_de_lei_10-2025_-_l_-_divulgacao_da_remume.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da Relação Municipal de Medicamentos Essenciais (REMUME) nos consultórios médicos públicos do Município de Jardim Alegre, Estado do Paraná.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/projeto_de_lei_11-2025_-_l_-_aquisicao_de_terreno.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/projeto_de_lei_11-2025_-_l_-_aquisicao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel (terreno) pelo Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_de_lei_12-2025_-_l_-_dia_da_familia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_de_lei_12-2025_-_l_-_dia_da_familia.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do Município de Jardim Alegre, “O Dia Municipal da Família na Escola”, e determina sua comemoração na rede de Ensino Público do Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_13-2025_-_l_-_da_nome_de_geraldino_ramos.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_13-2025_-_l_-_da_nome_de_geraldino_ramos.pdf</t>
   </si>
   <si>
     <t>Dá nome de “GERALDINO RAMOS” A Rodovia Municipal que liga a Rodovia Municipal Olímpio Geandomenico ao Patrimônio dos Baianos, no Município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/projeto_de_lei_14-2025_-_l_-_corrigira_grafia_dos_nomes.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/projeto_de_lei_14-2025_-_l_-_corrigira_grafia_dos_nomes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 837/2016, para corrigir a grafia dos nomes de vias públicas denominadas, e dá outras providências.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_de_lei_15-2025_-_l_-_praca_goncalina_torres_castelari.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_de_lei_15-2025_-_l_-_praca_goncalina_torres_castelari.pdf</t>
   </si>
   <si>
     <t>Dá o nome de “GONÇALINA TORRES CASTELARI” à praça localizada, no Conjunto Fridolin Barbist, no Município de Jardim Alegre, e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_16-2025_-_l_-_cameras_nos_veiculo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_16-2025_-_l_-_cameras_nos_veiculo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de câmeras de vigilância com captação de áudio e vídeo nos veículos destinados ao transporte público escolar no Município de Jardim Alegre/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/emenda_modificativa_01-2025_-_pl_46-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/emenda_modificativa_01-2025_-_pl_46-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária nº 46/2025, que autoriza o Poder Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/emenda_modificativa_02-2025_-_plo_18-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/emenda_modificativa_02-2025_-_plo_18-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária nº 18/2025, que autoriza o chefe do Poder Executivo municipal a desvincular 30% (trinta por cento) da receita corrente da contribuição de serviço de iluminação pública – COSIP, até 31 de dezembro de 2032, nos termos da Emenda Constitucional nº 132, de 20 de dezembro de 2023, a qual alterou o artigo 76-B dos Atos das Disposições Constitucionais Transitórias – ADCT da Constituição da República Federativa do Brasil de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/emenda_supressiva_01-2025_-_pl_46-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/emenda_supressiva_01-2025_-_pl_46-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei Ordinária nº 46/2025, que autoriza o Poder Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/emenda_impositiva_no_01-2025_-_sonia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/emenda_impositiva_no_01-2025_-_sonia.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 01/2025, DIVIDIDA EM 01-A, 01-B, 01-C, 010-D E 01-E, DA VEREADORA SONIA APARECIDA DE CAMPOS AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/emenda_impositiva_no_02-2025_-_pio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/emenda_impositiva_no_02-2025_-_pio.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 02/2025, DIVIDIDA EM 02-A, 02-B, 02-C E 02-D, DO VEREADOR WESLLEY MADERSON BORTOTTI AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/emenda_impositiva_no_03-2025_-_claudinei.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/emenda_impositiva_no_03-2025_-_claudinei.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 03/2025, DIVIDIDA EM 03-A, 03-B, 03-C, 03-D, 03-E E 03-F, DO VEREADOR CLAUDINEI FERREIRA AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/emenda_impositiva_no_04-2025_-_guina.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/emenda_impositiva_no_04-2025_-_guina.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 04/2025, DIVIDIDA EM 04-A, 04-B, 04-C, 04-D, 04-E, 04-F, 04-G E 04-H, DO VEREADOR AGUINALDO RODRIGUES AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/emenda_impositiva_no_05-2025_-_beto_rohling.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/emenda_impositiva_no_05-2025_-_beto_rohling.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 05/2025, DIVIDIDA EM 05-A, 05-B, 05-C, 05-D, 05-E E 05-F, DO VEREADOR NORBERTO ROHLING AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/emenda_impositiva_no06-2025_-_carlos_pires.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/emenda_impositiva_no06-2025_-_carlos_pires.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 06/2025, DIVIDIDA EM 06-A, 06-B, 06-C, 06-D, 06-E E 06-F, DO VEREADOR CARLOS FRANCISCO PIRES AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/emenda_impositiva_no07-2025_-_pricilla.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/emenda_impositiva_no07-2025_-_pricilla.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 07/2025, DIVIDIDA EM 07-A, 07-B, 07-C, 07-D E 07-E, DA VEREADORA PRICILLA BOGO AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/emenda_impositiva_no_08-2025_-_lingua_preta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/emenda_impositiva_no_08-2025_-_lingua_preta.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 08/2025, DIVIDIDA EM 08-A, 08-B E 08-C, DO VEREADOR AGNALDO ALVES BUENO AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/emenda_impositiva_no_09-2025_-_parabolica.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/emenda_impositiva_no_09-2025_-_parabolica.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 09/2025, DIVIDIDAS EM 09-A, 09-B, 09-C E 09D, DO VEREADOR VALDECIR ANTONIO MORSCHHEUSER AO PROJETO DE LEI Nº 49/2025 QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_de_congratulacao_01-2025_-_campeao_amardor_2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_de_congratulacao_01-2025_-_campeao_amardor_2025.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Congratulação ao Jardim Alegre Futebol Clube, seus jogadores, comissão técnica, diretoria e todos os envolvidos, pela conquista do título de Campeão do Campeonato Amador Regional do Vale do Ivaí – Edição 2025.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/mocao_de_congratulacao_02-2025_-_intercambio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/mocao_de_congratulacao_02-2025_-_intercambio.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Congratulação aos alunos Milena Fernanda Rodrigues Colette, Gustavo Belafronte Fraga e Emanuelli Alves, pela conquista de oportunidades de intercâmbio internacional, representando com excelência o Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/mocao_de_congratulacao_03-2025_-_2o_lugar_ciencias_exatas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/mocao_de_congratulacao_03-2025_-_2o_lugar_ciencias_exatas.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Congratulação aos alunos Ryan Henrique de Souza Rocha, Gustavo Henryque de Carvalho Malamin e Nathalia Caroliny de Oliveira Fernandes, bem como aos professores Fernando José Rodrigues e Luciana da Silva Rodrigues, pela destacada participação na Feira de Cultura Científica – Paraná Faz Ciência (FECCI), onde conquistaram o 2º lugar na modalidade Ciências Exatas Júnior.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_de_congratulacao_04-2025_-_sebastiao_brasileiro_de_souza.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_de_congratulacao_04-2025_-_sebastiao_brasileiro_de_souza.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Congratulação em homenagem ao pioneiro Sebastião Brasileiro de Souza, nascido em 07 de julho de 1936, atualmente com 89 anos, e in memoriam à Onorinda Franco de Souza, em reconhecimento à relevante contribuição prestada ao desenvolvimento do município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>MAPOI</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/mocao_de_apoio_apae.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/mocao_de_apoio_apae.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Educação Especial, em defesa das APAES e em Repúdio à Ação Direta De Inconstitucionalidade (ADI) nº 7.796.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/mocao_apoio_02-2025_-_tratamento_de_oncologia_na_regiao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/mocao_apoio_02-2025_-_tratamento_de_oncologia_na_regiao.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Requerimento nº 203/2025 do Deputado Estadual Tercílio Turini, que requer a disponibilização de atendimentos especializados em oncologia na região do Vale do Ivaí.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_apoio_03-2025_-_produtores_de_leite.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_apoio_03-2025_-_produtores_de_leite.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao setor leiteiro que está enfrentando sérias dificuldades diante da falta de equilíbrio entre custos de produção e o valor pago pelo litro de leite, o que compromete a sustentabilidade econômica da atividade leiteira no Brasil.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>ORESP</t>
   </si>
   <si>
     <t>Ofício de Resposta à(s) Proposição(ões)</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/of._220-2025_-_gab_-_emendas_impositivas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/of._220-2025_-_gab_-_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>Impedimentos de ordem técnica - Emendas Impositivas</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/convite_para_reuniao_-_prefeitura_nos_bairros.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/convite_para_reuniao_-_prefeitura_nos_bairros.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 32/2025 - CONVITE PARA PARTICIPAÇÃO DA REUNIÃO SOBRE O PROJETO PREFEITURA NOS BAIRROS;</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/pedido_de_cessao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/pedido_de_cessao.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N.º 269/2025 - Requerer a CESSÃO DE USO da estrutura física e equipamentos de áudio, vídeo e eletrônicos da Câmara Municipal de Jardim Alegre no dia 27/05/2025, das 13 hs 00 min às 17 hs 00 min, para a realização da 1ª Conferência Municipal da Cidade de Jardim Alegre-PR.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>OFDOC</t>
   </si>
   <si>
     <t>Ofício(s) - Documento(s)</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/cessao_de_uso.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/cessao_de_uso.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 130/2025 - CESSÃO DE USO</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/oficio_n.007-2025_camara_municipal_de_jardim_alegre1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/oficio_n.007-2025_camara_municipal_de_jardim_alegre1.pdf</t>
   </si>
   <si>
     <t>Requerer a estrutura física do plenário da Câmara Municipal para realização da Audiência Pública do 1º quadrimestre de 2025.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/oficio_300_-_retirada_de_pauta_pl_21-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/oficio_300_-_retirada_de_pauta_pl_21-2025.pdf</t>
   </si>
   <si>
     <t>Retirada de pauta do Projeto de Lei nº 21/2025</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/justificativa_assinado.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/justificativa_assinado.pdf</t>
   </si>
   <si>
     <t>Justificativa de pedido de urgência, PL nº 29/2025.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/oficio_324_-_retirada_de_pauta_pl_32-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/oficio_324_-_retirada_de_pauta_pl_32-2025.pdf</t>
   </si>
   <si>
     <t>Retirada de pauta do Projeto de Lei nº 32/2025.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/oficio_403_-_retirada_de_pauta_pl_34-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/oficio_403_-_retirada_de_pauta_pl_34-2025.pdf</t>
   </si>
   <si>
     <t>Retirada de pauta do Projeto de Lei nº 34/2025.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/oficio_resposta_-_pl_01-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/oficio_resposta_-_pl_01-2025_ass.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 046/2025.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/oficio_no_333-2025_-_respostas_requerimentos_09_a_11-2025_-_completo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/oficio_no_333-2025_-_respostas_requerimentos_09_a_11-2025_-_completo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 333-2025 - RESPOSTAS REQUERIMENTOS 09 A 11-2025 - COMPLETO</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/oficio_no_336-2025_-_resposta_requerimento_12-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/oficio_no_336-2025_-_resposta_requerimento_12-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 336-2025 - RESPOSTA REQUERIMENTO 12-2025</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/oficio_no_337-2025_-_resposta_requerimento_13-2025_completo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/oficio_no_337-2025_-_resposta_requerimento_13-2025_completo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 337-2025 - RESPOSTA REQUERIMENTO 13-2025 COMPLETO</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/oficio_no_345-2025_-_resposta_requerimento_14-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/oficio_no_345-2025_-_resposta_requerimento_14-2025.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 345-2025 - RESPOSTA REQUERIMENTO 14-2025</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/oficio_no_527-2025_-_respostas_requerimentos_no_15_a_18-2025_completo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/oficio_no_527-2025_-_respostas_requerimentos_no_15_a_18-2025_completo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 527-2025 - RESPOSTAS REQUERIMENTOS Nº 15 A 18-2025 COMPLETO</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/oficio_539_-_retirada_de_pauta_pl_46-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/oficio_539_-_retirada_de_pauta_pl_46-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a retirada de pauta do Projeto de Lei nº 46/2025, que Autoriza o poder executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/oficio_n.009-2025_camara_municipal_de_jardim_alegre_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/oficio_n.009-2025_camara_municipal_de_jardim_alegre_ass.pdf</t>
   </si>
   <si>
     <t>Solicitação para utilização das dependências da câmara e instalações para realização da audiência pública do 2º quadrimestre de 2025</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/oficio_159_2025_-_camara_de_vereadores.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/oficio_159_2025_-_camara_de_vereadores.pdf</t>
   </si>
   <si>
     <t>solicitação sobre a retirada de tramitação do Projeto de Lei nº51/2025.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/oficio_638_-_retirada_de_tramitacao_pl_46-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/oficio_638_-_retirada_de_tramitacao_pl_46-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar a retirada de tramitação do Projeto de Lei nº 46/2025, que Autoriza o poder executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/oficio_no_637-2025_-_resposta_requerimento_no_03-2025_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/oficio_no_637-2025_-_resposta_requerimento_no_03-2025_ass.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 637-2025 - RESPOSTA REQUERIMENTO Nº 03-2025</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/oficio_646-2025_-_gab.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/oficio_646-2025_-_gab.pdf</t>
   </si>
   <si>
     <t>Informações sobre a execução das Emendas Impositivas.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_668-2025_-_retirada_de_pauta_convenios_setu_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_668-2025_-_retirada_de_pauta_convenios_setu_ass.pdf</t>
   </si>
   <si>
     <t>Retirar PL da pauta</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/of._693-2025_-_camara_-_precatorios_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/of._693-2025_-_camara_-_precatorios_ass.pdf</t>
   </si>
   <si>
     <t>Precatórios para o orçamento de 2026.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/of._687-2025_-_impedimento_de_execucao__emenda_impositiva.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/of._687-2025_-_impedimento_de_execucao__emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Informações sobre impedimento de execução de emenda impositiva.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/oficio_no_44_-_2025_-_meio_ambiente_-_icms.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/oficio_no_44_-_2025_-_meio_ambiente_-_icms.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 44/2025 - MEIO AMBIENTE - RESPOSTA REQUERIMENTO Nº 19/2025</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/of._719-2025_-_gab_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/of._719-2025_-_gab_ass.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 130/2025.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/of_724-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/of_724-2025.pdf</t>
   </si>
   <si>
     <t>PL 65/2025. Processo Administrativo para compra de imóvel.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>RRU</t>
   </si>
   <si>
     <t>Requerimento Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_27-2025.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_27-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o PROJETO DE LEI Nº 30, DE 02 DE JUNHO DE 2025, que "Ratifica o Protocolo de Intenções para a 2ª Alteração e Consolidação do Contrato de Consórcio Público do Consórcio Intermunicipal de Saúde da 22ª Regional de Saúde de Ivaiporã - CIS-IVAIPORÃ, e dá outras providências", seja submetido à tramitação em REGIME DE URGÊNCIA, conforme previsto nos dispositivos legais.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>Solicito que o PROJETO DE LEI Nº 29/2025, que "ALTERA A LEI MUNICIPAL Nº 960/2017 E CRIA A DIVISÃO DA POLÍTICA DA MULHER VINCULADA À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDENCIAS, seja submetido à tramitação em REGIME DE URGÊNCIA, conforme previsto nos dispositivos legais.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>Solicito que o PROJETO DE LEI COMPLEMENTAR Nº 01/2025, que Altera redação da Lei nº 2.197/2020 e dá outras providências, seja submetido à tramitação em REGIME DE URGÊNCIA, conforme previsto nos dispositivos legais.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>Solicito que o PROJETO DE LEI Nº 37/2025, que "ALTERA A LEI MUNICIPAL Nº 2.149/2019 E DÁ OUTRAS PROVIDÊNCIAS, seja submetido à tramitação em REGIME DE URGÊNCIA, conforme previsto nos dispositivos legais.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>Solicito que o PROJETO DE LEI COMPLEMENTAR Nº 03/2025, que ALTERA REDAÇÃO DA LEI Nº 2.197/2020 E DÁ OUTRAS PROVIDÊNCIAS, conforme previsto nos dispositivos legais.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_57-2025_-_requer_urgancia_ao_pl.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_57-2025_-_requer_urgancia_ao_pl.pdf</t>
   </si>
   <si>
     <t>Requer tramitação em REGIME DE URGÊNCIA ao Projeto de Lei Ordinária nº 57/2025, que prorroga a vigência do Plano Municipal de Educação, instituído pela Lei nº 615/2015.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>Requer tramitação em REGIME DE URGÊNCIA ao Projeto de Lei Ordinária nº 64/2025, Autoriza o Poder Executivo a ratificar o protocolo de intenções, para a sua participação no Consórcio Intergestores Paraná Saúde - CIPS e dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>Requer tramitação em REGIME DE URGÊNCIA ao Projeto de Lei Ordinária nº 65/2025, Autoriza o Poder Executivo a adquirir imóvel para construção de unidades habitacionais e dá outras providências.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora</t>
   </si>
   <si>
     <t>Guina, Parabólica, Pri da Palladar, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/chapa_01_-_bienio_2027-2028.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/chapa_01_-_bienio_2027-2028.pdf</t>
   </si>
   <si>
     <t>Eleição da Mesa Diretora - Biênio 2027-2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5320,67 +5323,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_001-2025_-_superavit__assistencia_social_scfv.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/pl_06-2025_-_revisao_geral_para_protocolo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/pl_07-2025_-_revisao_geral_para_protocolo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/projeto_de_lei_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_10-2025_-_alteracao_lei_cms_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_0112025-revoga_lei_826_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_012_2025_-_c_f_icmse.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_17-2025_-_altera_lei_quiosque_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_18-2025_-_desvinculacao_cosip_asss.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei__1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_lei_-_pix_-_20_-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/pl_21-2025_-_fabricacao_de_estruturas_pre-moldadas_de_concreto_armado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/pl_22-2025_-_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/projeto_de_lei__no_23-2025_ldo_2026_e_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/pl_24-2025_-_ratificar_protocolo_de_intencoes_cisvir.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_25-2025_-_cria_o_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/pl_28-2025_-_transporte_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_30-2025_-_cis-ivaipora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_31-2025_-_concessao_matricula_51.572.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/pl_-_32_-_2025_-_leilao_venda.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_-_34_-_2025_-_leilao_de_lote_industrial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_lei_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_37-2025_-_altera_a_lei_no_2.149-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/projeto_de_lei_38-2025_-_aquisicao_terreno_legislativo_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/pl_39-2025_-_termo_aditivo_convenio_ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/pl_40-2025_-_consorcio_ciuenp_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/pl_41-2025_-_piso_profissionais_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_de_lei_n_42-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_de_lei_n_43-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_n_44-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_045-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/pl_-_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/projeto_de_lei_47-2025_ass...pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei__n_48-2025_-___ppa_2026-2029_-_jardim_alegre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/proejto_de_lei__no_49-2025_-_loa_para_2026_jardim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_050-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei__051_2025_-_acrescenta_dispositivo_a_lei_municipal_2521_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/projeto_de_lei_no_052-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_053-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_n.o__054-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/pl_55-2025_-_altera_a_lei_no_2521-2023_ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_56__-_refis_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_57-2025_-_prorroga_vigencia_pme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/projeto_de_lei_058-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/projeto_de_lei_059-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/projeto_de_lei_060-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_de_lei_061-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_062-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/pl_63-2025_-_adicional_auxilio_alimentacao_ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/pl_64-2025_-_cips_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/pl_65-2025_-_aquisicao_terreno_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_decreto_legislativo_01.2025_-_julga_as_contas_do_poder_executivo_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_decreto_legislativo_02.2025_-_concede_o_titulo_cidadao_honorario_tercilio_l._turini.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/plc_01-2025_-_alteracao_plano_de_cargos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/plc_02-2025_-_nutricionista_ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/plc_03-2025_-_alteracao_plano_de_cargos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/plc_04-2025_-_alteracao_lei_061-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_resolucao_01-2025_-_programa_permanente_de_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/projeto_de_resolucao_02-2025_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_resolucao_03-2025_-_trabalho_nao_presencial_home_office.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/projeto_de_resolucao_04-2025_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_resolucao_05-2025_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_resolucao_06-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial_-_dispensa_em_razao_do_valor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_01-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_02-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_04-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_05-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_06-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_07-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_08-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_09-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_10-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_11-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_12-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_13-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_14-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_15-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_16-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_17-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_18-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_19-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_20-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_21-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_22-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_23-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_24-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_25-2025_-_pricilla_e_beto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_26-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_27-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_28-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_29-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_30-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_31-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_32-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_33-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_34-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_35-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_36-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_37-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_38-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_39-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_40-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_41-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_42-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_43-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_44-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_45-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_46-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_47-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_48-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_49-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_50-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_51-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_52-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_53-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_54-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_55-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_56-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_57-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_58-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_59-2025_-_beto_e_guina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_60-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_61-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_69-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_70-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_71-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_72-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_73-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_74-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_75-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_76-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_77-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_78-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_79-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_80-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_81-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_82-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_83-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_84-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_85-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_86-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_87-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_88-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_89-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_90-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_91-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_92-2025_-_lingua_preta_-_guina.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_93-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_94-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_95-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_96-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_97-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_98-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_99-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_100-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_100-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_102-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_103-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_104-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_105-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_106-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_107-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_108-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_109-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_110-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_111-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_112-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_113-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_114-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_115-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_116-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_117-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_118-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_119-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_120-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_121-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_122-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_123-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_124-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_125-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_126-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_127-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_128-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_130-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_131-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_132-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_133-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_134-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_135-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_136-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_137-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_138-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_139-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_140-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_141-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_142-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_143-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_144-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_145-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_146-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_147-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_148-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_149-2025_-_beto_e__carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_150-2025_-_sonia_e_claudinei.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_151-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_152-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_154-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_155-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_156-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_157-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_158-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_159-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_160-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_161-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_162-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_163-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_164-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_165-2025_-_sonia_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_166-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_167-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_168-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_169-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_170-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_171-2025_-_sonia_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_172-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_173-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_174-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_175-2025_-_beto_e_guina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_176-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_177-2025_-_pio_e_guina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_178-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_180-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_181-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/indicacao_182-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_183-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_184-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_185-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_186-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_187-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_188-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_189-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_190-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_191-2025_-_beto_-_guina.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_192-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_193-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_194-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_195-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_196-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_197-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_198-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_199-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_200-2025_-_lingua_preta_e_guina.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_201-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_202-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_203-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_204-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_205-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_206-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_207-2025_-_guina_e_pio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_208-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_209-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_210-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_211-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_215-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_216-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_217-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_218-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_219-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_220-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_221-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_222-2025_-_claudinei_ferreira_beto_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_223-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_224-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_225-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_226-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_227-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_228-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_229-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_230-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_231-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_233-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_234-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_235-2025_-_beto_e_pri.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_236-2025_-_pio_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_238-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_239-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_240-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_241-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/indicacao_243-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_244-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_246-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_251-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_252-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_255-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_256-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_257-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_258-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_259-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_260-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_261-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_262-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_263-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_264-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_265-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_266-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_267-2025_-_sonia_e_beto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_268-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_269-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_271-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_272-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_273-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_274-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_01.2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_02-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/requerimento_03-2025_-_pio_guina_parabolica.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/requerimento_04.2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/requerimento_05-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_06-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_07-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_08-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_10-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_11-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_12-2025_-_parabolica_e_demais.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_13-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_14-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_15-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_16-2025_-_pio_guina_lingua_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_17-2025_-_pio_guina_lingua_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_19-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_20-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/requerimento_21-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_22-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_23-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_25-2025_-_guina_lingua_parabolica_claudinei_sonia_e_beto.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_26-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_27-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_28-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_30-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_01-2025_-_l_-_diarias_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/projeto_de_lei_02-2025_-_l_-_reajuste_de_117_para_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_03-2025_-_l_-hidroginastica_adaptada.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_04-2025_-_l_-_bueiro_inteligente_nos_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_05-2025_-_l_-da_nome_de_renato_zanoni_ao_predio_do_centro_empresarial.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_06-2025_-_l.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/projeto_de_lei_07-2025_-_l_-_atendimento_preferencial_para_transplantado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_08-2025_-_l_-_ressarcimento_de_combustivel.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_09-2025_-_l_-_dia_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/projeto_de_lei_10-2025_-_l_-_divulgacao_da_remume.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/projeto_de_lei_11-2025_-_l_-_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_de_lei_12-2025_-_l_-_dia_da_familia.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_13-2025_-_l_-_da_nome_de_geraldino_ramos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/projeto_de_lei_14-2025_-_l_-_corrigira_grafia_dos_nomes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_de_lei_15-2025_-_l_-_praca_goncalina_torres_castelari.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_16-2025_-_l_-_cameras_nos_veiculo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/emenda_modificativa_01-2025_-_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/emenda_modificativa_02-2025_-_plo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/emenda_supressiva_01-2025_-_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/emenda_impositiva_no_01-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/emenda_impositiva_no_02-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/emenda_impositiva_no_03-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/emenda_impositiva_no_04-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/emenda_impositiva_no_05-2025_-_beto_rohling.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/emenda_impositiva_no06-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/emenda_impositiva_no07-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/emenda_impositiva_no_08-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/emenda_impositiva_no_09-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_de_congratulacao_01-2025_-_campeao_amardor_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/mocao_de_congratulacao_02-2025_-_intercambio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/mocao_de_congratulacao_03-2025_-_2o_lugar_ciencias_exatas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_de_congratulacao_04-2025_-_sebastiao_brasileiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/mocao_de_apoio_apae.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/mocao_apoio_02-2025_-_tratamento_de_oncologia_na_regiao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_apoio_03-2025_-_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/of._220-2025_-_gab_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/convite_para_reuniao_-_prefeitura_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/pedido_de_cessao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/oficio_n.007-2025_camara_municipal_de_jardim_alegre1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/oficio_300_-_retirada_de_pauta_pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/justificativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/oficio_324_-_retirada_de_pauta_pl_32-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/oficio_403_-_retirada_de_pauta_pl_34-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/oficio_resposta_-_pl_01-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/oficio_no_333-2025_-_respostas_requerimentos_09_a_11-2025_-_completo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/oficio_no_336-2025_-_resposta_requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/oficio_no_337-2025_-_resposta_requerimento_13-2025_completo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/oficio_no_345-2025_-_resposta_requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/oficio_no_527-2025_-_respostas_requerimentos_no_15_a_18-2025_completo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/oficio_539_-_retirada_de_pauta_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/oficio_n.009-2025_camara_municipal_de_jardim_alegre_ass.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/oficio_159_2025_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/oficio_638_-_retirada_de_tramitacao_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/oficio_no_637-2025_-_resposta_requerimento_no_03-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/oficio_646-2025_-_gab.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_668-2025_-_retirada_de_pauta_convenios_setu_ass.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/of._693-2025_-_camara_-_precatorios_ass.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/of._687-2025_-_impedimento_de_execucao__emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/oficio_no_44_-_2025_-_meio_ambiente_-_icms.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/of._719-2025_-_gab_ass.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/of_724-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_27-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_57-2025_-_requer_urgancia_ao_pl.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/chapa_01_-_bienio_2027-2028.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/projeto_de_lei_001-2025_-_superavit__assistencia_social_scfv.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/projeto_de_lei_005-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/pl_06-2025_-_revisao_geral_para_protocolo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/pl_07-2025_-_revisao_geral_para_protocolo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1487/projeto_de_lei_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_de_lei_009-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/pl_10-2025_-_alteracao_lei_cms_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/projeto_de_lei_0112025-revoga_lei_826_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/projeto_de_lei_012_2025_-_c_f_icmse.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/pl_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/projeto_de_lei_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/pl_17-2025_-_altera_lei_quiosque_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/projeto_de_lei_18-2025_-_desvinculacao_cosip_asss.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei__1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/projeto_de_lei_-_pix_-_20_-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/pl_21-2025_-_fabricacao_de_estruturas_pre-moldadas_de_concreto_armado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/pl_22-2025_-_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/projeto_de_lei__no_23-2025_ldo_2026_e_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/pl_24-2025_-_ratificar_protocolo_de_intencoes_cisvir.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/pl_25-2025_-_cria_o_fundo_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/projeto_de_lei_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/pl_28-2025_-_transporte_ensino_superior.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/pl_30-2025_-_cis-ivaipora.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/pl_31-2025_-_concessao_matricula_51.572.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/pl_-_32_-_2025_-_leilao_venda.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/pl_-_34_-_2025_-_leilao_de_lote_industrial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/projeto_de_lei_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/pl_37-2025_-_altera_a_lei_no_2.149-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/projeto_de_lei_38-2025_-_aquisicao_terreno_legislativo_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/pl_39-2025_-_termo_aditivo_convenio_ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/pl_40-2025_-_consorcio_ciuenp_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/pl_41-2025_-_piso_profissionais_da_educacao_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_de_lei_n_42-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_de_lei_n_43-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_n_44-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/projeto_de_lei_045-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/pl_-_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/projeto_de_lei_47-2025_ass...pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei__n_48-2025_-___ppa_2026-2029_-_jardim_alegre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/proejto_de_lei__no_49-2025_-_loa_para_2026_jardim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/projeto_de_lei_050-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei__051_2025_-_acrescenta_dispositivo_a_lei_municipal_2521_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/projeto_de_lei_no_052-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_053-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_n.o__054-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/pl_55-2025_-_altera_a_lei_no_2521-2023_ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_56__-_refis_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/pl_57-2025_-_prorroga_vigencia_pme.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/projeto_de_lei_058-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/projeto_de_lei_059-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/projeto_de_lei_060-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/projeto_de_lei_061-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/projeto_de_lei_062-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/pl_63-2025_-_adicional_auxilio_alimentacao_ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/pl_64-2025_-_cips_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/pl_65-2025_-_aquisicao_terreno_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_decreto_legislativo_01.2025_-_julga_as_contas_do_poder_executivo_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_decreto_legislativo_02.2025_-_concede_o_titulo_cidadao_honorario_tercilio_l._turini.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/plc_01-2025_-_alteracao_plano_de_cargos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/plc_02-2025_-_nutricionista_ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/plc_03-2025_-_alteracao_plano_de_cargos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/plc_04-2025_-_alteracao_lei_061-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_resolucao_01-2025_-_programa_permanente_de_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/projeto_de_resolucao_02-2025_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/projeto_de_resolucao_03-2025_-_trabalho_nao_presencial_home_office.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/projeto_de_resolucao_04-2025_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_de_resolucao_05-2025_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_de_resolucao_06-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial_-_dispensa_em_razao_do_valor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_01-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_02-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_04-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_05-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_06-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_07-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_08-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_09-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_10-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_11-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_12-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_13-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_14-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_15-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_16-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_17-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_18-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_19-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_20-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_21-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_22-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_23-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_24-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_25-2025_-_pricilla_e_beto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_26-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_27-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_28-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_29-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_30-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_31-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_32-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_33-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_34-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_35-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_36-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_37-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_38-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_39-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_40-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/indicacao_41-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_42-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_43-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/indicacao_44-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/indicacao_45-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_46-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_47-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_48-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_49-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_50-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_51-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_52-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_53-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_54-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_55-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_56-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_57-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_58-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_59-2025_-_beto_e_guina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_60-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_61-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_69-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_70-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_71-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_72-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_73-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_74-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_75-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_76-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_77-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_78-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_79-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_80-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_81-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_82-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_83-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_84-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_85-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_86-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_87-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_88-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_89-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_90-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_91-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_92-2025_-_lingua_preta_-_guina.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_93-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_94-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_95-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_96-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_97-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_98-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_99-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_100-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_100-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_102-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_103-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_104-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_105-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_106-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_107-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_108-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_109-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_110-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_111-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/indicacao_112-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_113-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_114-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_115-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_116-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_117-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_118-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_119-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_120-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_121-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_122-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_123-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_124-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_125-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_126-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_127-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_128-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_130-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/indicacao_131-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_132-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/indicacao_133-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_134-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/indicacao_135-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/indicacao_136-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/indicacao_137-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/indicacao_138-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/indicacao_139-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/indicacao_140-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/indicacao_141-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/indicacao_142-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/indicacao_143-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_144-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_145-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_146-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_147-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_148-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_149-2025_-_beto_e__carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_150-2025_-_sonia_e_claudinei.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_151-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_152-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_154-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_155-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_156-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_157-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_158-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_159-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_160-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_161-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_162-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_163-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_164-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/indicacao_165-2025_-_sonia_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/indicacao_166-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_167-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/indicacao_168-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_169-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_170-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_171-2025_-_sonia_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/indicacao_172-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/indicacao_173-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/indicacao_174-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_175-2025_-_beto_e_guina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_176-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_177-2025_-_pio_e_guina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_178-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao_180-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/indicacao_181-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/indicacao_182-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/indicacao_183-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_184-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_185-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_186-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_187-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_188-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/indicacao_189-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/indicacao_190-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/indicacao_191-2025_-_beto_-_guina.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_192-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_193-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/indicacao_194-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/indicacao_195-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_196-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao_197-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_198-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_199-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_200-2025_-_lingua_preta_e_guina.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_201-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_202-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/indicacao_203-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/indicacao_204-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_205-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/indicacao_206-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_207-2025_-_guina_e_pio.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/indicacao_208-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/indicacao_209-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/indicacao_210-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/indicacao_211-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_215-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_216-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/indicacao_217-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/indicacao_218-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/indicacao_219-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_220-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_221-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/indicacao_222-2025_-_claudinei_ferreira_beto_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/indicacao_223-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_224-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_225-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/indicacao_226-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_227-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_228-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_229-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_230-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_231-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_233-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_234-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_235-2025_-_beto_e_pri.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_236-2025_-_pio_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_238-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_239-2025_-_claudinei_ferreira.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_240-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_241-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/indicacao_243-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_244-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_246-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_251-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_252-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_255-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_256-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_257-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_258-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_259-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_260-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_261-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_262-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_263-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_264-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_265-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_266-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_267-2025_-_sonia_e_beto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_268-2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_269-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_271-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_272-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_273-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_274-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/requerimento_01.2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/requerimento_02-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/requerimento_03-2025_-_pio_guina_parabolica.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/requerimento_04.2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/requerimento_05-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/requerimento_06-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_07-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_08-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/requerimento_09-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_10-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/requerimento_11-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/requerimento_12-2025_-_parabolica_e_demais.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/requerimento_13-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_14-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_15-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/requerimento_16-2025_-_pio_guina_lingua_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/requerimento_17-2025_-_pio_guina_lingua_e_parabolica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/requerimento_19-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/requerimento_20-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/requerimento_21-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/requerimento_22-2025_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/requerimento_23-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_25-2025_-_guina_lingua_parabolica_claudinei_sonia_e_beto.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/requerimento_26-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_27-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_28-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1841/requerimento_29-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/requerimento_30-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1444/projeto_de_lei_01-2025_-_l_-_diarias_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/projeto_de_lei_02-2025_-_l_-_reajuste_de_117_para_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_03-2025_-_l_-hidroginastica_adaptada.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_lei_04-2025_-_l_-_bueiro_inteligente_nos_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/projeto_de_lei_05-2025_-_l_-da_nome_de_renato_zanoni_ao_predio_do_centro_empresarial.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/projeto_de_lei_06-2025_-_l.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/projeto_de_lei_07-2025_-_l_-_atendimento_preferencial_para_transplantado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_08-2025_-_l_-_ressarcimento_de_combustivel.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/projeto_de_lei_09-2025_-_l_-_dia_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/projeto_de_lei_10-2025_-_l_-_divulgacao_da_remume.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/projeto_de_lei_11-2025_-_l_-_aquisicao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_de_lei_12-2025_-_l_-_dia_da_familia.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/projeto_de_lei_13-2025_-_l_-_da_nome_de_geraldino_ramos.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/projeto_de_lei_14-2025_-_l_-_corrigira_grafia_dos_nomes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/projeto_de_lei_15-2025_-_l_-_praca_goncalina_torres_castelari.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/projeto_de_lei_16-2025_-_l_-_cameras_nos_veiculo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/emenda_modificativa_01-2025_-_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/emenda_modificativa_02-2025_-_plo_18-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/emenda_supressiva_01-2025_-_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/emenda_impositiva_no_01-2025_-_sonia.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/emenda_impositiva_no_02-2025_-_pio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/emenda_impositiva_no_03-2025_-_claudinei.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/emenda_impositiva_no_04-2025_-_guina.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/emenda_impositiva_no_05-2025_-_beto_rohling.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/emenda_impositiva_no06-2025_-_carlos_pires.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/emenda_impositiva_no07-2025_-_pricilla.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/emenda_impositiva_no_08-2025_-_lingua_preta.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/emenda_impositiva_no_09-2025_-_parabolica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/mocao_de_congratulacao_01-2025_-_campeao_amardor_2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/mocao_de_congratulacao_02-2025_-_intercambio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/mocao_de_congratulacao_03-2025_-_2o_lugar_ciencias_exatas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_de_congratulacao_04-2025_-_sebastiao_brasileiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/mocao_de_apoio_apae.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/mocao_apoio_02-2025_-_tratamento_de_oncologia_na_regiao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/mocao_apoio_03-2025_-_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/of._220-2025_-_gab_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/convite_para_reuniao_-_prefeitura_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/pedido_de_cessao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/cessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/oficio_n.007-2025_camara_municipal_de_jardim_alegre1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/oficio_300_-_retirada_de_pauta_pl_21-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/justificativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/oficio_324_-_retirada_de_pauta_pl_32-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/oficio_403_-_retirada_de_pauta_pl_34-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/oficio_resposta_-_pl_01-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/oficio_no_333-2025_-_respostas_requerimentos_09_a_11-2025_-_completo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/oficio_no_336-2025_-_resposta_requerimento_12-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/oficio_no_337-2025_-_resposta_requerimento_13-2025_completo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/oficio_no_345-2025_-_resposta_requerimento_14-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/oficio_no_527-2025_-_respostas_requerimentos_no_15_a_18-2025_completo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/oficio_539_-_retirada_de_pauta_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/oficio_n.009-2025_camara_municipal_de_jardim_alegre_ass.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/oficio_159_2025_-_camara_de_vereadores.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/oficio_638_-_retirada_de_tramitacao_pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/oficio_no_637-2025_-_resposta_requerimento_no_03-2025_ass.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/oficio_646-2025_-_gab.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/oficio_668-2025_-_retirada_de_pauta_convenios_setu_ass.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/of._693-2025_-_camara_-_precatorios_ass.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/of._687-2025_-_impedimento_de_execucao__emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/oficio_no_44_-_2025_-_meio_ambiente_-_icms.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/of._719-2025_-_gab_ass.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/of_724-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/projeto_de_lei_27-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/pl_57-2025_-_requer_urgancia_ao_pl.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/chapa_01_-_bienio_2027-2028.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -15214,1926 +15217,1926 @@
       </c>
       <c r="H379" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>1420</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
         <v>122</v>
       </c>
       <c r="D380" t="s">
         <v>1331</v>
       </c>
       <c r="E380" t="s">
         <v>1332</v>
       </c>
       <c r="F380" t="s">
         <v>1399</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>315</v>
+        <v>1421</v>
       </c>
       <c r="H380" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
         <v>126</v>
       </c>
       <c r="D381" t="s">
         <v>1331</v>
       </c>
       <c r="E381" t="s">
         <v>1332</v>
       </c>
       <c r="F381" t="s">
         <v>343</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H381" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
         <v>10</v>
       </c>
       <c r="D382" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E382" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F382" t="s">
         <v>288</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="H382" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
         <v>17</v>
       </c>
       <c r="D383" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E383" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F383" t="s">
         <v>288</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="H383" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
         <v>21</v>
       </c>
       <c r="D384" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E384" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F384" t="s">
         <v>325</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="H384" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
         <v>24</v>
       </c>
       <c r="D385" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E385" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F385" t="s">
         <v>332</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="H385" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
         <v>27</v>
       </c>
       <c r="D386" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E386" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F386" t="s">
         <v>332</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="H386" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
         <v>30</v>
       </c>
       <c r="D387" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E387" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F387" t="s">
         <v>347</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="H387" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
         <v>34</v>
       </c>
       <c r="D388" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E388" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F388" t="s">
         <v>332</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="H388" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
         <v>38</v>
       </c>
       <c r="D389" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E389" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F389" t="s">
         <v>288</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="H389" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
         <v>42</v>
       </c>
       <c r="D390" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E390" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F390" t="s">
         <v>307</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H390" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
         <v>46</v>
       </c>
       <c r="D391" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E391" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F391" t="s">
         <v>332</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="H391" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
         <v>50</v>
       </c>
       <c r="D392" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E392" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F392" t="s">
         <v>288</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="H392" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
         <v>54</v>
       </c>
       <c r="D393" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E393" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F393" t="s">
         <v>343</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="H393" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
         <v>58</v>
       </c>
       <c r="D394" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E394" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F394" t="s">
         <v>336</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H394" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
         <v>62</v>
       </c>
       <c r="D395" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E395" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F395" t="s">
         <v>490</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="H395" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
         <v>66</v>
       </c>
       <c r="D396" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E396" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F396" t="s">
         <v>314</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="H396" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
         <v>70</v>
       </c>
       <c r="D397" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="E397" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="F397" t="s">
         <v>336</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H397" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
         <v>10</v>
       </c>
       <c r="D398" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="E398" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="F398" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="H398" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
         <v>17</v>
       </c>
       <c r="D399" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="E399" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="F399" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="H399" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
         <v>10</v>
       </c>
       <c r="D400" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="E400" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="F400" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="H400" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
         <v>10</v>
       </c>
       <c r="D401" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E401" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F401" t="s">
         <v>325</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="H401" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
         <v>17</v>
       </c>
       <c r="D402" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E402" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F402" t="s">
         <v>332</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="H402" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
         <v>21</v>
       </c>
       <c r="D403" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E403" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F403" t="s">
         <v>336</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="H403" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
         <v>24</v>
       </c>
       <c r="D404" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E404" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F404" t="s">
         <v>314</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="H404" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
         <v>27</v>
       </c>
       <c r="D405" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E405" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F405" t="s">
         <v>269</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="H405" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
         <v>30</v>
       </c>
       <c r="D406" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E406" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F406" t="s">
         <v>318</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="H406" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
         <v>34</v>
       </c>
       <c r="D407" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E407" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F407" t="s">
         <v>347</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="H407" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
         <v>38</v>
       </c>
       <c r="D408" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E408" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F408" t="s">
         <v>307</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H408" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
         <v>42</v>
       </c>
       <c r="D409" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E409" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="F409" t="s">
         <v>343</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H409" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
         <v>10</v>
       </c>
       <c r="D410" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="E410" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="F410" t="s">
         <v>325</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="H410" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
         <v>17</v>
       </c>
       <c r="D411" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="E411" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="F411" t="s">
         <v>325</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="H411" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
         <v>21</v>
       </c>
       <c r="D412" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="E412" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="F412" t="s">
         <v>347</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="H412" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
         <v>24</v>
       </c>
       <c r="D413" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="E413" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="F413" t="s">
         <v>269</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H413" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
         <v>10</v>
       </c>
       <c r="D414" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E414" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="F414" t="s">
         <v>1408</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="H414" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
         <v>17</v>
       </c>
       <c r="D415" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E415" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="F415" t="s">
         <v>1408</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="H415" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
         <v>21</v>
       </c>
       <c r="D416" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E416" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="F416" t="s">
         <v>1399</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H416" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
         <v>10</v>
       </c>
       <c r="D417" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="E417" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="F417" t="s">
         <v>13</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H417" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
         <v>17</v>
       </c>
       <c r="D418" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="E418" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="F418" t="s">
         <v>13</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="H418" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
         <v>21</v>
       </c>
       <c r="D419" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="E419" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="F419" t="s">
         <v>13</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H419" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
         <v>10</v>
       </c>
       <c r="D420" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E420" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F420" t="s">
         <v>13</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="H420" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>17</v>
       </c>
       <c r="D421" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E421" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F421" t="s">
         <v>13</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="H421" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
         <v>21</v>
       </c>
       <c r="D422" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E422" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F422" t="s">
         <v>13</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="H422" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
         <v>24</v>
       </c>
       <c r="D423" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E423" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F423" t="s">
         <v>13</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H423" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
         <v>27</v>
       </c>
       <c r="D424" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E424" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F424" t="s">
         <v>13</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="H424" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
         <v>30</v>
       </c>
       <c r="D425" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E425" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F425" t="s">
         <v>13</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="H425" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
         <v>34</v>
       </c>
       <c r="D426" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E426" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F426" t="s">
         <v>13</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H426" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
         <v>38</v>
       </c>
       <c r="D427" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E427" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F427" t="s">
         <v>13</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="H427" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
         <v>42</v>
       </c>
       <c r="D428" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E428" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F428" t="s">
         <v>13</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="H428" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
         <v>46</v>
       </c>
       <c r="D429" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E429" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F429" t="s">
         <v>13</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H429" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
         <v>50</v>
       </c>
       <c r="D430" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E430" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F430" t="s">
         <v>13</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="H430" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
         <v>54</v>
       </c>
       <c r="D431" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E431" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F431" t="s">
         <v>13</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="H431" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
         <v>58</v>
       </c>
       <c r="D432" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E432" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F432" t="s">
         <v>13</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H432" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
         <v>62</v>
       </c>
       <c r="D433" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E433" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F433" t="s">
         <v>13</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="H433" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
         <v>66</v>
       </c>
       <c r="D434" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E434" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F434" t="s">
         <v>13</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="H434" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
         <v>70</v>
       </c>
       <c r="D435" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E435" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F435" t="s">
         <v>13</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H435" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
         <v>74</v>
       </c>
       <c r="D436" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E436" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F436" t="s">
         <v>13</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="H436" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
         <v>78</v>
       </c>
       <c r="D437" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E437" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F437" t="s">
         <v>13</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="H437" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
         <v>82</v>
       </c>
       <c r="D438" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E438" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F438" t="s">
         <v>13</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="H438" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
         <v>86</v>
       </c>
       <c r="D439" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E439" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F439" t="s">
         <v>13</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="H439" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
         <v>90</v>
       </c>
       <c r="D440" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E440" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F440" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="H440" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
         <v>94</v>
       </c>
       <c r="D441" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E441" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F441" t="s">
         <v>13</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="H441" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>98</v>
       </c>
       <c r="D442" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E442" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F442" t="s">
         <v>13</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="H442" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
         <v>102</v>
       </c>
       <c r="D443" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="E443" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="F443" t="s">
         <v>13</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="H443" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
         <v>10</v>
       </c>
       <c r="D444" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E444" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F444" t="s">
         <v>13</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H444" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>17</v>
       </c>
       <c r="D445" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E445" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F445" t="s">
         <v>13</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H445" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
         <v>21</v>
       </c>
       <c r="D446" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E446" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F446" t="s">
         <v>13</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H446" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
         <v>24</v>
       </c>
       <c r="D447" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E447" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F447" t="s">
         <v>13</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H447" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
         <v>27</v>
       </c>
       <c r="D448" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E448" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F448" t="s">
         <v>13</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H448" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
         <v>30</v>
       </c>
       <c r="D449" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E449" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F449" t="s">
         <v>13</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="H449" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
         <v>34</v>
       </c>
       <c r="D450" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E450" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F450" t="s">
         <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H450" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
         <v>38</v>
       </c>
       <c r="D451" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="E451" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="F451" t="s">
         <v>13</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H451" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
         <v>10</v>
       </c>
       <c r="D452" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="E452" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="F452" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="H452" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>