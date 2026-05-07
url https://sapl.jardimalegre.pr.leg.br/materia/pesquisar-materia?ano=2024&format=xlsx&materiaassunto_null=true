--- v0 (2025-12-14)
+++ v1 (2026-05-07)
@@ -54,2167 +54,2167 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Roberto Furlan</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_ordinaria_01-2024_-_abertura_credito_especial_2_milhoes_-_recape.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_ordinaria_01-2024_-_abertura_credito_especial_2_milhoes_-_recape.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE JARDIM ALEGRE, PARA O EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_ordinaria_02-2024_-_altera_a_lei_2.596-2023.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_ordinaria_02-2024_-_altera_a_lei_2.596-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.596/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_ordinaria_03-2024_-_alienacao_de_bens.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_ordinaria_03-2024_-_alienacao_de_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar bens, veículos e sucatas, de propriedade do Município de Jardim Alegre, considerados inservíveis e dá outras providências.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_004_2024_-__consorcio_cispar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_004_2024_-__consorcio_cispar.pdf</t>
   </si>
   <si>
     <t>RATIFICA A REDAÇÃO DO CONTRATO E ESTATUTO SOCIAL DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DO PARANÁ-CISPAR, AUTORIZA O INGRESSO DO MUNICÍPIO DE JARDIM ALEGRE-PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_005_2024_-_feiras_a_ceu_aberto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_005_2024_-_feiras_a_ceu_aberto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de feiras a céu aberto no município de Jardim Alegre-Paraná, estabelece normas para seu funcionamento e dá outras providencias.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/pl_06-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar alteração na Lei Orçamentária Anual do exercício de 2024 (LOA), para adequá-la a extinção do Fundo dos Aposentados e Pensionistas, aprovado pela Lei nº 2.606/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/pl_07-2024_-_revisao_anual_servidores.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/pl_07-2024_-_revisao_anual_servidores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e atualiza os vencimentos básicos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/pl_08-2024_-_revisao_anual_magisterio.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/pl_08-2024_-_revisao_anual_magisterio.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e atualiza os vencimentos dos Professores e Profissionais da Educação (Monitores 20 horas e 40 horas semanais) da Rede Municipal de Educação e dá outras providências</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_009_2024_-_programa_moeda_verde.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_009_2024_-_programa_moeda_verde.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O “PROGRAMA MOEDA VERDE” NO MUNICÍPIO DE JARDIM ALEGRE-PARANÁ, AUTORIZA O PODER EXECUTIVO A UTILIZAR RECURSOS FINANCEIROS NO PAGAMENTO DE FEIRANTES REPRESENTANTES DA AGRICULTURA FAMILIAR QUE SE CADASTRAREM NO PROGRAMA."</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/projet_de_lei_10.2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/projet_de_lei_10.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre para o Exercício de 2024</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2024</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_012_2024_-_ratifica_3_protocolo_cidcentro.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_012_2024_-_ratifica_3_protocolo_cidcentro.pdf</t>
   </si>
   <si>
     <t>RATIFICA A TERCEIRA ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES QUE REGULARIZA A CONSTITUIÇÃO E REGULAMENTAÇÃO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE ATENÇÃO À SANIDADE AGROPECUÁRIA, DESENVOLVIMENTO RURAL E URBANO SUSTENTÁVEL DA REGIÃO CENTRAL DO ESTADO DO PARANÁ – CIDCENTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2024.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_15-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_15-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções e Estatuto/Contrato do Consórcio Público Intermunicipal de Inovação e Desenvolvimento do Estado do Paraná - CINDEPAR e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_16.2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_16.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre, para o Exercício de 2024.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_17.2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_17.2024.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_18_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_18_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_19_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_19_2024.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei__especial_20-2024_-_emenda_especial_-_patrola_1_milhao_ass..pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei__especial_20-2024_-_emenda_especial_-_patrola_1_milhao_ass..pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_21-2024_-_alteracao_lei_2.285-2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_21-2024_-_alteracao_lei_2.285-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 2.285/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_22_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_22_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2024.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_23_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_23_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Jardim Alegre para o Exercício de 2024.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei__n_024-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei__n_024-2024.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_no_25-2024_-_ldo_para_2025_-_jardim_alegre.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_no_25-2024_-_ldo_para_2025_-_jardim_alegre.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE JARDIM ALEGRE PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_no_026-2024_-_exercicios_anteriores.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_no_026-2024_-_exercicios_anteriores.pdf</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_27_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_27_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre para o exercício de 2024.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_29-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_29-2024.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_30-2024_-_concessao_de_direito_real_de_uso.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_30-2024_-_concessao_de_direito_real_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder a concessão de direito real de uso, com encargos de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_31-2024_-_concessao_de_direito_real_de_uso.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_31-2024_-_concessao_de_direito_real_de_uso.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_32-2024_-_concessao_de_direito_real_de_uso.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_32-2024_-_concessao_de_direito_real_de_uso.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n_066-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n_066-2024.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n_034-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n_034-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o exercício de 2024.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_35-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_35-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.111/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_36-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_36-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do município de Jardim Alegre, para o exercício de 2024.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n_037-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n_037-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do município de Jardim Alegre - Pr., para o exercício de 2024.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_38-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_38-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivos à inovação e à pesquisa científica e tecnológica no ambiente produtivo, social e ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/pl_39-2024_-_cessao_de_servidor_e_caminhao_pipa.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/pl_39-2024_-_cessao_de_servidor_e_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a atender pedido do governo do Estado do Paraná, cedendo caminhão pipa e motorista para trabalho de limpeza junto às cidades atingidas pela enchente no estado do Rio Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_40-2024_-_conselho_do_esporte.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_40-2024_-_conselho_do_esporte.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e dá outras providências</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_41-2024_-_cria_fundo_municipal_do_esporte.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_41-2024_-_cria_fundo_municipal_do_esporte.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal para o Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_42-2024_-_altera_redacao_leis_de_concessao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_42-2024_-_altera_redacao_leis_de_concessao.pdf</t>
   </si>
   <si>
     <t>Altera Redação das Leis nºs 2.645/2024, 2.646/2024, 2.647/2024 e 2.285/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_-_refis_-_2024-_corrigido_1_assi.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_-_refis_-_2024-_corrigido_1_assi.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/minuta_de_projeto_de_lei_do_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/minuta_de_projeto_de_lei_do_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>PLANO MUNICIPAL DE CULTURA</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/projeto_de_lei_45-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/projeto_de_lei_45-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre - Pr., para o exercício de 2024</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/projeto_de_lei_46-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/projeto_de_lei_46-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o exercício de 2024.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_47-2024_-_concessao_quiosque_lago.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_47-2024_-_concessao_quiosque_lago.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder a Concessão de Direito Real de Uso, com Encargos, de Imóvel Público e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_048-20241.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_048-20241.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre, para o exercício de 2024</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_049-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_049-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o exercício de 2024</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_50-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_50-2024.pdf</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/projeto_de_lei__n_051-2024_-_construcao_creche_-_delib._25-2024_cedca-pr.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/projeto_de_lei__n_051-2024_-_construcao_creche_-_delib._25-2024_cedca-pr.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_lei_52-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_lei_52-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre-Pr., para o exercício de 2024.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_53-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_53-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre-Pr., para o Exercício de 2024</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/projeto_de_lei_54_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/projeto_de_lei_54_2024.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_55_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_55_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Jardim Alegre-Pr., para o exercício de 2024.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/pl_55-2024_-_altera_lei_942-2017.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/pl_55-2024_-_altera_lei_942-2017.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 942/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_-_57-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_-_57-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 2.645/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/pl_-_58-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/pl_-_58-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 2.646/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl_-_59-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl_-_59-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 2.647/2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_-_60-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_-_60-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI Nº 2.285/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/projeto_de_lei_61-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/projeto_de_lei_61-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre - Pr., para o exercício de 2024.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_62-2024_-_sistema_geodesico.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_62-2024_-_sistema_geodesico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema Geodésico do Município de Jardim Alegre - Estado do Paraná, regulamenta as normas de trabalhos topográficos e geodésicos e dá outras providências.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/projeto_de_lei_63-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/projeto_de_lei_63-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2024 e dá outras providências, sobre a desvinculação das receitas da contribuição para custeio da iluminação pública (Cosip), em conformidade com o disposto no artigo 76-b, do ato das disposições constitucionais transitórias, da constituição federal de 1988, incluído pela emenda constitucional nº 93/2016, de 08 de setembro de 2016.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/lei__no_64-2024_-_loa_para_2025_-_e_anexos.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/lei__no_64-2024_-_loa_para_2025_-_e_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Jardim Alegre para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/projeto_de_lei_65-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/projeto_de_lei_65-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município de Jardim Alegre para o exercício de 2024</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/projeto_de_lei__n_066-2024_-_convenio_735-2024_secid.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/projeto_de_lei__n_066-2024_-_convenio_735-2024_secid.pdf</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/projeto_de_lei_067_2024_-_grupo_gestor_pmearsu.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/projeto_de_lei_067_2024_-_grupo_gestor_pmearsu.pdf</t>
   </si>
   <si>
     <t>Autoriza a Constituição do Grupo Gestor dos Programas Municipais de Educação Ambiental para Gestão de Resíduos Sólidos Urbanos do Município de Jardim Alegre-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_lei_068_2024_-_fmsb.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_lei_068_2024_-_fmsb.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saneamento Básico e Ambiental-CMSBA e o Fundo Municipal de Saneamento Básico e Ambiental-FMSBA do Município de Jardim Alegre-Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_69-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_69-2024.pdf</t>
   </si>
   <si>
     <t>Dá publicidade aos termos da Regularização Fundiária com base no Provimento Conjunto nº 02/2020 do Tribunal de Justiça do Estado do Paraná, legitima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em áreas irregulares do Município de Jardim Alegre/PR nos termos do "Programa Moradia Legal", e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_70-2024_-_quiosque.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_70-2024_-_quiosque.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder a Concessão de Direito Real de Uso de Imóvel Público com Encargos e dá Outros Providências</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_71-2024_-_rota_das_capelas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_71-2024_-_rota_das_capelas.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Criação da Rota das Capelas no Âmbito do Município de Jardim Alegre e dá Outras Providências</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_72-2024_-_concessao_lote_de_terras_10_e_10-a_rem-rem.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_72-2024_-_concessao_lote_de_terras_10_e_10-a_rem-rem.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_73-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_73-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial no orçamento do município para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/projeto_de_lei_74-2024_-_rede_de_protecao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/projeto_de_lei_74-2024_-_rede_de_protecao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Rede de Atendimento e Proteção a crianças e adolescentes do Município de Jardim Alegre/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/projeto_de_lei_075-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/projeto_de_lei_075-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre - Pr., para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/projeto_de_lei_no_0762024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/projeto_de_lei_no_0762024.pdf</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/pl_77-2024_-_concessao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/pl_77-2024_-_concessao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder a Concessão de Direito Real de Uso de Imóvel Público com Encargos e dá Outras Providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/pl_78-2024_-_revoga_dispositivo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/pl_78-2024_-_revoga_dispositivo.pdf</t>
   </si>
   <si>
     <t>REVOGA O ART. 2º, DA LEI Nº 2.145/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_decreto_legislativo_no_01.2024_-_julga_as_contas_do_poder_executivo_de_2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_decreto_legislativo_no_01.2024_-_julga_as_contas_do_poder_executivo_de_2021.pdf</t>
   </si>
   <si>
     <t>Julga as contas do Poder Executivo Municipal relativo ao Exercício Financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Beto Rohling, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_decreto_legislativo_no_02.2024_-_titulo_de_cidadao_honorario_conceicao_lopes_rufino.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_decreto_legislativo_no_02.2024_-_titulo_de_cidadao_honorario_conceicao_lopes_rufino.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária de Jardim Alegre a Senhora Conceição Lopes Rufino.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/projeto_de_decreto_legislativo_no_03.2024_-_julga_as_contas_do_poder_executivo_de_2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/projeto_de_decreto_legislativo_no_03.2024_-_julga_as_contas_do_poder_executivo_de_2022.pdf</t>
   </si>
   <si>
     <t>Julga as contas do Poder Executivo Municipal relativo ao Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_28-2024_-_autoriza_alterar_carga_horaria_e_numero_de_vagas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_28-2024_-_autoriza_alterar_carga_horaria_e_numero_de_vagas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aumentar a carga horária dos Cargos de Contador e Técnico em Esportes, aumenta vaga para o Cargo de Engenheiro Civil e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/plc_02-2024_-_aumento_carga_horaria_contador.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/plc_02-2024_-_aumento_carga_horaria_contador.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aumentar a carga horária do Cargo de Técnico em Esportes e dá outras providências.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/plc_03-2024_-_aumento_carga_horaria_contador.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/plc_03-2024_-_aumento_carga_horaria_contador.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aumentar a carga horária do cargo de Contador e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/plc_04-2024_-_aumento_carga_horaria_e_vaga_engenheiro.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/plc_04-2024_-_aumento_carga_horaria_e_vaga_engenheiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aumentar a vaga e carga horária para o Cargo de Engenheiro Civil e dá outras providências.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_05-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_05-2024.pdf</t>
   </si>
   <si>
     <t>Altera redação das Leis Municipais nº 2.194/2020 e 2.197/2020.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/plc_06-2024_-_alteracao_lei_dos_monitores.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/plc_06-2024_-_alteracao_lei_dos_monitores.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 2.194/2020, que dispõe sobre a inclusão dos ocupantes do cargo de monitor/monitora no Quadro Próprio do Magistério e dá outras providências.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_resolucao_01-2024_-_publicidade_das_licitacoes_e_contratacoes_diretas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_resolucao_01-2024_-_publicidade_das_licitacoes_e_contratacoes_diretas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicidade, no âmbito da Câmara Municipal de Jardim Alegre, das informações que a Lei nº 14.133, de 1º de abril de 2021 exige que sejam divulgadas em sítio eletrônico oficial, e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_resolucao_02-2024_-_procedimento_para_a_pesquisa_de_preco.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_resolucao_02-2024_-_procedimento_para_a_pesquisa_de_preco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral, no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_resolucao_03-2024_-_afericao_de_valores_para_o_limite_da_dispensa_de_licitacao.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_resolucao_03-2024_-_afericao_de_valores_para_o_limite_da_dispensa_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as hipóteses de dispensa de licitação de pequeno valor e da aferição de valores para atingimento dos limites previstos nos incisos I e II do caput do art. 75 da Lei nº 14.133, de 1º de abril de 2021 no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_resolucao_04-2024_-_regulamento_bens_e_artigos_de_luxo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_resolucao_04-2024_-_regulamento_bens_e_artigos_de_luxo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021 para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas das estruturas da Câmara Municipal de Jardim Alegre, nas categorias de qualidade comum e de luxo, e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_resolucao_05-2024_-_termo_de_referencia_e_estudo_tecnico_preliminar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_resolucao_05-2024_-_termo_de_referencia_e_estudo_tecnico_preliminar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a elaboração do Estudo Técnico Preliminar (ETP) nas licitações e contratações diretas realizadas pela Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_resolucao_06-2024_-_dispensa_de_lictacao_com_valor_ata_o_limite_do_art._95_2o_da_lei_14.133.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_resolucao_06-2024_-_dispensa_de_lictacao_com_valor_ata_o_limite_do_art._95_2o_da_lei_14.133.pdf</t>
   </si>
   <si>
     <t>Disciplina a aplicação das hipóteses de dispensa de licitação em razão do valor, cujo valor não extrapole o limite atualizado previstos no art. 95, §2º, da Lei Federal nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_resolucao_07-2024_-_procedimento_para_a_pesquisa_de_preco.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_resolucao_07-2024_-_procedimento_para_a_pesquisa_de_preco.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_resolucao_08-2024_-_etp_analise_de_riscos_e_tr_-_revoga_res._05-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_resolucao_08-2024_-_etp_analise_de_riscos_e_tr_-_revoga_res._05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a elaboração do Estudo Técnico Preliminar (ETP), da Análise de Riscos e do Termo de Referência (TR) nas licitações e contratações diretas realizadas pela Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_resolucao_09-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_resolucao_09-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial.pdf</t>
   </si>
   <si>
     <t>Transforma o Parecer Jurídico nº 07/2024 em Parecer Jurídico Referencial nº 01/2024, para disciplinar o procedimento a ser adotado nos processos administrativos de inexigibilidade de licitação para a contratação de serviço(s) técnico(s) especializado(s) visando o treinamento e aperfeiçoamento de pessoal, nos termos do art. 74, III, “f”, da Lei Federal nº 14.133/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_resolucao_10-2024_-_autorizacao_para_dirigir_veiculo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_resolucao_10-2024_-_autorizacao_para_dirigir_veiculo.pdf</t>
   </si>
   <si>
     <t>Autoriza os Vereadores e servidores públicos da Câmara Municipal de Jardim Alegre, estado do Paraná, a conduzirem o(s) veículo(s) oficial(is) de propriedade do Poder Legislativo local, e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_resolucao_11-2024_-_regulamenta_a_lei_de_acesso_a_informacao_-_lai.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_resolucao_11-2024_-_regulamenta_a_lei_de_acesso_a_informacao_-_lai.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso à informação, no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_resolucao_12-2024_-_regulamenta_a_lei_geral_de_protecao_de_dados_-_lgpd.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_resolucao_12-2024_-_regulamenta_a_lei_geral_de_protecao_de_dados_-_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Política de Segurança da Informação no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná, conforme a Lei Federal nº 13.709, de 14 de agosto de 2018 (Lei Geral de Proteção de Dados Pessoais – LGPD), e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_resolucao_13-2024_-_regulamenta_a_lei_federal_no_14129-2021_-_governo_digital.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_resolucao_13-2024_-_regulamenta_a_lei_federal_no_14129-2021_-_governo_digital.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021 para instituir, no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná, o Programa “Governança Legislativa Digital”, e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_14-2024_-_planejamento_estrategico_da_camara_municipal.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_14-2024_-_planejamento_estrategico_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes para elaboração, coordenação e monitoramento do Planejamento Estratégico da Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_resolucao_15-2024_-_procedimento_para_a_pesquisa_de_preco.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_resolucao_15-2024_-_procedimento_para_a_pesquisa_de_preco.pdf</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/projeto_de_resolucao_16-2024_-_contrato_verbal.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/projeto_de_resolucao_16-2024_-_contrato_verbal.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Jardim Alegre, estado do Paraná, o disposto no art. 95, § 2º, da Lei federal n.º 14.133/2021, que institui o contrato verbal para pequenas compras e/ou de prestação de serviços de pronto pagamento.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pinguinha, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/projeto_de_resolucao_17-2024_-_regimento_interno.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/projeto_de_resolucao_17-2024_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/projeto_de_resolucao_18-2024_-_cessao_de_uso_da_camara_municipal.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/projeto_de_resolucao_18-2024_-_cessao_de_uso_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Regulamenta a cessão de uso da estrutura física da Câmara Municipal de Jardim Alegre, Estado do Paraná.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/projeto_de_resolucao_19-2024_-_concessao_de_cidadania_benemerira_e_honoraria.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/projeto_de_resolucao_19-2024_-_concessao_de_cidadania_benemerira_e_honoraria.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de título de Cidadão(ã) Benemérito(a) e Honorário(a) no Município de Jardim Alegre, e dá outras providências.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/projeto_de_resolucao_20-2024_-_abre_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/projeto_de_resolucao_20-2024_-_abre_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR PARA O LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_01-2024_-_agnaldo.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_01-2024_-_agnaldo.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um banheiro na praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/indicacao_no_02-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de manilhas para aumentar a passagem do bueiro próximo ao Pesqueiro Paraíso, de propriedade do Sr. Alexandre.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_no_03-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que analise a possibilidade de aumentar a remuneração dos Conselheiros Tutelares, bem como a possibilidade de conceder-lhes 1 (um) dia de folga por semana.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Beto Rohling, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/indicacao_no_04-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/indicacao_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o levantamento e cascalhamento da estrada vicinal da antiga Fazenda Pouso Alegre, desde o asfalto do Pouso Alegre até a propriedade da família Tavares.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Beto Rohling</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_no_05-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_no_05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das caixas de retenção de águas no asfalto que liga a sede do Município à Barra Preta.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>Pinguinha</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_06-2024_-_rubens.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_06-2024_-_rubens.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito microbacias na estrada que vai da sede do Município de Jardim Alegre até as comunidades do Cascalho, Fazenda Floresta, Bem-te-vi e Assentamento 8 de abril.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_07-2024_-_rubens.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_07-2024_-_rubens.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito e instalado banheiro inteligente e bebedouro de água no entorno do Lago Ângelo Santini.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_08-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_08-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja procedido o patrolamento e empedramento nos carreadores das propriedades dos produtores de leite, granjas, bicho da seda e plantações de tomates.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_no_09-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção (roçagem dos matos da beira das estradas) que dão acesso a Localidade do Jardim Florestal.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_no_10-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que a obra de pavimentação em paralelepípedo do Jardim Florestal seja liberada para trafego conforme vão realizando, para liberar o trafego, mobilidade e acessibilidade dos moradores.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_11-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que seja realizado estudos e providências no sentido de implantar um redutor de velocidade (quebra mola) em frente a capela mortuária Dinorah Verri.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_12-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que passe rolo compressor em todas as estradas do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_13-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Que interceda junto a SANEPAR exigindo que solucione os problemas de falta de água de abastecimento enfrentados pela população nestes últimos meses, que tem sofrido com a falta de água constante em suas casas, sendo este um problema corriqueiro no município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/indicacao_14-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/indicacao_14-2024.pdf</t>
   </si>
   <si>
     <t>Que as Secretarias responsáveis pelo meio ambiente, vigilância sanitária e epidemias da dengue façam um estudo juntamente com o departamento de obras do Município no sentido de “secar” a água da antiga chácara do Sr. Nico Baiano, que hoje é dos irmãos Anacleto, tendo em vista que no local existe acúmulo de água parada.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/indicacao_15-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/indicacao_15-2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado uma máquina na localidade do Assentamento 8 de Abril para fazer a limpeza das minas de água.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/indicacao_16-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/indicacao_16-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja consertado o sinalizador luminoso da capela mortuária, bem como, sinalizar com placa ou pintura no asfalto com a frase: “DEVAGAR – CAPELA MORTUÁRIA”.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_17-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_17-2024.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um Veterinário e um Engenheiro Agrônomo para a Secretaria de Agricultura de Jardim Alegre, Paraná.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/indicacao_18-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/indicacao_18-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que seja realizado estudos e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Jose Carlos Estrada próximo ao nº 328.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_19-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_19-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza da Mata do Sarandi e instalação de placas indicativas como forma de orientar os moradores sobre a proibição do descarte irregular de lixos e entulhos.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao_20-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao_20-2024.pdf</t>
   </si>
   <si>
     <t>Evidencie esforços no sentido de aumentar o número de horas no posto de saúde passando para abrir as 06h00 e seu fechamento as 18h00, contendo um sistema de cadastro de fichas automatizado.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_21-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_21-2024.pdf</t>
   </si>
   <si>
     <t>Evidencie esforços no sentido de aumentar o número de colaboradores no Hospital Municipal, uma recepcionista até as 22hs, e um guarda municipal até meia noite para que possa minimizar os conflitos de usuários, servidores e demais pessoas, evitando desgaste das auxiliares de enfermagem que fazem esse acúmulo de função após as 18h00, melhorando a qualidade e eficaz do nosso hospital.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitando a limpeza nos banheiros e vestiários e corte de grama no estádio municipal para melhorar o uso e frequência dos munícipes, juntamente com a colocação de circuitos internos de alarmes e pintura dos mesmos.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/indicacao_23-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/indicacao_23-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudos para a construção de um campo de futebol (Suíço ou Society) no terreno de propriedade do município atras da antiga escola na localidade dos Baianos.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_24-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_24-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que encaminhe Projeto de Lei instituindo o “programa calçada segura”, que regulamenta a padronização da pavimentação de passeios públicos do município de jardim alegre.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_25-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_25-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de Calcada Ambiental nas principais avenidas do centro de Jardim Alegre.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/indicacao_26-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/indicacao_26-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o empedramento do carreador que da acesso a propriedade do Sr. José Carlos Rodrigues conhecido como Zé Vassoura na localidade da Barra Preta.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_27-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_27-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que a antiga escola municipal do Patrimônio dos Baianos onde funciona um posto de saúde, seja reformada para que também seja utilizada como salão comunitário daquela localidade, na parte em desuso.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_28-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_28-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca do disjuntor do relógio de energia do campo Society do Jardim Florestal.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Lucas Braga</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/indicacao_29-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/indicacao_29-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que estude a possibilidade do motorista da saúde ou designar algum servidor para ser o responsável pela coleta dos resultados dos exames realizados pelos pacientes do município, visando aumentar o número de vagas no transporte para quem realmente necessite realizar algum exame ou consulta.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/indicacao_30-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/indicacao_30-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja contratado(a) um(a) profissional Neuropediatra para realizar atendimentos no município.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/indicacao_31-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/indicacao_31-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um serviço com patrola motoniveladora na estrada principal do Assentamento 08 de abril no trecho que liga o Xaxim à Sede.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_32-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_32-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja contratado(a) mais um médico(a) para atendimento no Hospital Municipal enquanto permanecer neste estado emergência devido a dengue.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_33-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_33-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que busque informações junto a Secretaria de Estado da Agricultura e aos Legislativos estadual e federal referente ao calcário para pequenos produtores rurais e também determinar ao setor competente da prefeitura que seja elaborado projeto de lei municipal, que autoriza o Poder Executivo Municipal a criar o programa de transporte de calcário, e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_34-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_34-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantado um posto de atendimento da saúde na localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_35-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_35-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instituído um Calendário de Eventos Culturais com pelo menos 3 vezes ao ano, contendo “SHOW DE TALENTOS”, música, teatro, danças e etc. em nosso município. O evento deverá contemplar duas noites e/ou dias, uma edição geral, a outra destinada às Igrejas Cristãs proporcionando cultura ao nosso município.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_36-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_36-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado a esta casa de leis projeto de lei instituindo banco de materiais ortopédicos e outros equipamentos de saúde, sejam estes adquiridos pelo município e/ou por recebimento através de doação da população.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/indicacao_37-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/indicacao_37-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a retirada dos fios das redes elétrica/telefone/internet que estão em desuso.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/indicacao_38-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/indicacao_38-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito serviço com motoniveladora e cascalhamento do carreador do Sr. José Pereira da Costa no Patrimônio dos Baianos, pois lá residem 3 famílias e tem morador com saúde debilitada.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_39-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_39-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito serviço com motoniveladora e cascalhamento do carreador do Sr. Cicero de Oliveira descendo a Fazenda Paineira próximo do Palmeirinha.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/indicacao_40-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/indicacao_40-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e manutenção dos parques infantil de todo nosso Município._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: O playground está em péssimas condições de uso. Os brinquedos estão quebrados e sem proteção nenhuma, oferecendo perigo às crianças que frequentam o local.  Acrescentando que a cobrança pedindo providências também é uma reivindicação dos moradores.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_41-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_41-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura Municipal, procure junto ao DER, medidas para buscar o concerto do acostamento na Rodovia BR PR 466, no parque industrial de nosso Município.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>Sônia Campos, Beto Rohling, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/indicacao_42-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/indicacao_42-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede elétrica (iluminação pública) e extensão da rede de água no loteamento São Sebastião.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/indicacao_43-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/indicacao_43-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de um terreno na localidade do Pouso Alegre para a construção de um Campo Society.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_44-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_44-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo para troca de lâmpadas comuns por lâmpadas de LED nos refletores do Estádio Municipal Alzemiro F. Rech.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_45-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_45-2024.pdf</t>
   </si>
   <si>
     <t>A implantação do programa “Remédio em Casa”. O objetivo do programa é garantir o acesso mais efetivo aos medicamentos e organizar a assistência farmacêutica às pessoas que fazem uso de remédios contínuos, as quais, em sua maioria, têm mobilidade nula ou reduzida, como acamados, idosos, cadeirantes, entre outros.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_46-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_46-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que remaneje com urgência outro servidor para o posto de Detran do município.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_47-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_47-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação asfáltica na Rua Denfal.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_48-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_48-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando cascalhamento do carreador que dá acesso as propriedades da Família Caroba e saudoso Sr. João Marangoni.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/indicacao_49-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/indicacao_49-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada de 1500 metros de cano de 50m que está enterrado na Comunidade do Perobal e seja instalado nas Comunidades Central e Café no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_50-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_50-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada readequação, patrolamento e cascalhamento dá em alguns pontos da estrada que dá acesso a propriedade do Senhor Vicente Pianovski, João Midena, Alsenirio Francisconi até a propriedade do Senhor João Masson._x000D_
 _x000D_
 _x000D_
 Justificativa: A apresentação desta indicação visa atender solicitação dos moradores da localidade em questão, pois tais estradas vêm causando transtornos e dificuldades à população desta localidade</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_51-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_51-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de quadras de areia para a prática de esportes como futebol de areia, voleibol de areia, beach tennis e futevôlei no Estádio Municipal Alzemiro F. Rech.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/indicacao_52-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/indicacao_52-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição e instalação de cortinas persianas para Hospital Municipal Dr. José O. Vasquez.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_53-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_53-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudos e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Luiz Isidoro próximo ao nº 237.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/indicacao_54-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/indicacao_54-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referentes ao orçamento anual e a sua assertiva aplicabilidade na pasta do esporte, os gastos e melhorias ao nosso município e sobre o seu calendário anual, e da outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_55-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_55-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado a esta casa de leis Projeto de Lei instituindo banco de mudas.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_56-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_56-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da quadra de esporte na localidade da Placa Luar._x000D_
 _x000D_
 Justificativa: A reforma da quadra de esportes incentivará o retorno às práticas esportivas trazendo maior qualidade de vida em atividades esportivas e de lazer, individuais e coletiva.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Parabólica, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_57-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_57-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja designado um servidor para verificar todos os locais dentro do Assentamento 08 de abril que necessitam de cascalhamento e que posteriormente sejam cascalhados os apontamentos do servidor.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_58-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_58-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada uma vistoria na estrada que liga a Vila Rural e Escolinha para identificação de pontos específicos que necessitam de empedramento, pois, segundo pessoas que utilizam a estrada são dois locais que necessitam deste serviço.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_59-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_59-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a tomada de providências legais junto a Secretaria de Obras, para o revestimento com cascalho de trecho da estrada da comunidade da palmeirinha do bairro dos até o acesso a propriedade do senhor Ademir e mais 4 famílias.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_60-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_60-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a tomada de providências legais junto a Secretaria de Obras, para cascalhar as entradas das propriedades dos produtores rurais do Palmeirinha.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_61-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_61-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão da roçada das margens da estrada do Jardim Florestal.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>Solicitando com urgência o conserto do aparelho de raio X do Hospital Municipal, pois se trata de serviços essenciais para nossa população.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_63-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_63-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal a “Extensão da Rede de Água” na Rua Denfal.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Solicitando a construção de Centro de acolhimento à idosos._x000D_
 _x000D_
 _x000D_
 Justificativa: Que seja disponibilizado um local para atender e acolher idosos durante o dia, oferecendo a eles atividades de lazer, estudo, qualificações, entre outros, visando oferecer às famílias opção par que a turma da terceira idade fiquem desassistidos nos seus lares.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_65-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_65-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca do telhado e do forro do salão comunitário do Com. Hab. José Pachulski.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_66-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_66-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do telhado da oficina no Pátio de Maquinas.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_67-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_67-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de cadeiras tipo longarinas para ser instaladas em frente a sala da secretaria de saúde.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_68-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_68-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de uma tampa de boca de lobo (bueiro) na rua Amor Perfeito.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>Lucas Braga, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_69-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_69-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma garagem no Ginásio Esportes Municipal.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_70-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_70-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o servidor responsável pelas estradas municipais pra me acompanhar in loco no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_71-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_71-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito patrolamento e cascalhamento na comunidade Santa Terezinha no assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_72-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_72-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o cascalhamento nas comunidades do assentamento, Central, em frente dos colégios estadual e municipal, Cooperativa, todas igrejas, e na Campo verde onde fica os ônibus.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_73-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_73-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos a construção do ponto de ônibus coberto no Conjunto Habitacional Glorinha Rech, evitando que as pessoas que utilizam o transporte coletivo fiquem expostas ao sol e à chuva.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_74-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_74-2024.pdf</t>
   </si>
   <si>
     <t>Proceda a troca das lâmpadas de iluminação pública, ao redor do Lago Municipal, tendo em vista que muitas lâmpadas se encontram queimadas, deixando boa parte do local escassa de iluminação.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_75-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_75-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudos e providências no sentido de implantar um redutor de velocidade (quebra mola) na Praça da Igreja Matrix em frente ao número 96.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_76-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_76-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma faixa elevada em frente ao Colégio Cristóvão Colombo e a retirada do redutor de velocidade._x000D_
 _x000D_
 JUSTIFICATIVA: As faixas elevadas para travessias de pedestres oferecem mais segurança, melhoram a acessibilidade e propicia aos condutores maior visibilidade das travessias, além de agirem como redutores de velocidade.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_77-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_77-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de um médico neuropediatra para atender nossas crianças em especial as crianças do ensino fundamental.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Pri da Palladar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_78-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_78-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um arrastão de limpeza na Br 466 desde as proximidades do cemitério até a Concrevali, tendo em vista que tem pessoas reclamando da quantidade de lixos na Br acima citada.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_79-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_79-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza da beira da estrada da Fazenda SDS até a Balsa do Marolo.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_80-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_80-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja remanejado a quadra sintética no Ginásio Mun. de Esporte Gilberto T. Silva e que seja reaproveitado o espaço para melhor atender os munícipes.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_81-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_81-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando melhoras na sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal na Rua Pio XII em especial em frente a APAE.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_82-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_82-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um consorcio de canil.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_83-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_83-2024.pdf</t>
   </si>
   <si>
     <t>Contratação de um médico clinico geral para hospital municipal e um médico pediatra na rede de saúde municipal.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_84-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_84-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que volte a ser realizada cirurgias odontológicas de tratamento de canal dentário.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_85-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_85-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento e empedramento da estrada mestre da Localidade dos Baianos e os carreadores.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Beto Rohling, Pinguinha</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_86-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_86-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado lanche nas manhãs para pacientes que fica na fila de espera do posto de saúde e Hospital.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_87-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_87-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o reparo do cano de ar do compressor do consultório do dentista na localidade do Assentamento.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_88-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_88-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de vagas na Creche para atender as crianças do nosso Município.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/indicacao_89-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/indicacao_89-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o levantamento de todos os pontos turísticos, com suas coordenadas geográficas e meios de acesso.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_90-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_90-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura dos meio fio em toda a extensão das Localidades da Barra Preta, Pouso Alegre e Placa Luar.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Parabólica, Pinguinha, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_91-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_91-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a marcação de dia, com o consequente envio dos servidores públicos responsáveis até a Comunidade do Central, no Assentamento 8 de Abril, para anotar as demandas das famílias que precisam de proteção de mina de água.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_92-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_92-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de um Munck para ser instalado em algum dos caminhões do Município, visando atender os pequenos produtores rurais de Jardim Alegre.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/indicacao_93-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/indicacao_93-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação urgente de psicólogo(a) e a disponibilização de mais exames de endoscopia para o Município.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/indicacao_94-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/indicacao_94-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza do campo na Vila Rural.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_95-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_95-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada da faixa de “proibido estacionar” em frente a Loja da Priscila Confecções.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Solicitando melhoramento da entrada que dá acesso a antiga reciclagem e funilaria Speed, do Lúcio.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Parabólica, Pinguinha</t>
   </si>
   <si>
     <t>Solicitando pavimentação com pedras irregulares nas comunidades do assentamento, Central, em frente dos colégios estadual e municipal, Cooperativa, todas igreja e na Campo verde onde fica os ônibus.</t>
   </si>
@@ -2230,410 +2230,410 @@
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Solicitando que faça plantio de árvore em toda cidade e comunidade.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Solicitando a realização de estudo e providências no sentido de implantar redutor de velocidade (quebra mola) na Avenida Paraná próximo do Nabrasa Burguer &amp; Chopp.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_101-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_101-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de disponibilizar um caminhão pipa para molhar as ruas centrais.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_102-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_102-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a liberação da reserva dos 15 Alqueires para uso do Grupo Família Off Road com o devido acordo de preservação da mata.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_103-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_103-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de mudas de maracujá e seja doado para os produtores locais.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_104-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_104-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de cama de frango e seja doado aos produtores de bicho da seda.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_105-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_105-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o plantio de flores ornamentais e proceda o ajardinamento das vegetações existentes nos sete trevos na BR 466, nos demais canteiros com asfalto faça a jardinagem e também na localidade do Pouso Alegre._x000D_
 _x000D_
 _x000D_
 Justificativa: Justifica-se tal pedido em virtude da urbanização e embelezamento da via pública em questão, na qual em muitos locais não possui nem ao menos grama e para trazer mais ornamentação é que solicito o plantio de flores. Por outro lado, existem alguns canteiros que estão tomados pelo mato, necessitando de manutenção. Tal proposição também vem ao encontro aos anseios dos moradores e dos usuários da referida via.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_106-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_106-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de grelha em boca-de-lobo na Av. Getulina.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_107-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_107-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de 04 postes em frente a cooperativa e luminárias com dois braços na rua entre os colégios e posto de saúde na comunidade do Central localidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_108-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_108-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição de veículos utilitários para atender o pátio de maquinas.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_109-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_109-2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado redutores de velocidade (quebra mola) em frente a Cooperativa e Escolas no Assentamento 8 de Abril, uma vez que a máquina está trabalhando próximo.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_110-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_110-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma da guarita dos motos taxista em frente ao Banco do Brasil. Objetivo é melhorar as condições de trabalho dos profissionais que realizam transporte de passageiros à duas rodas.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Pio, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_111-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_111-2024.pdf</t>
   </si>
   <si>
     <t>Realização de uma visita técnica a agricultora a Sra. Gisele Aparecida Eufrasio, residente no Assentamento 8 de Abril._x000D_
 _x000D_
 Justificativa: Objetivo da Visita tem como objetivo principal avaliar in loco as condições da produtora citada acima, bem como as necessidades e desafios enfrentados no Assentamento 8 de Abril. Esta ação visa promover um diálogo direto entre o Poder Público e os trabalhadores rurais, identificando as demandas locais.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/indicacao_112-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/indicacao_112-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação um programa que leve medicamentos a residência das pessoas com mais de 60 anos ou acamados._x000D_
 _x000D_
 _x000D_
 Justificativa: “Este programa é muito importante, pois evitará o deslocamento para os locais de entrega e até mesmo riscos à saúde; além de reduzir o número de pessoas nas Unidades em busca de medicamentos, o que evitará aglomerações na hora da entrega dos remédios. É importante salientar que os medicamentos serão entregues pelos agentes de saúde”.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_113-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_113-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de quadras de areia para a prática de esportes como futebol de areia, voleibol de areia, beach tennis e futevôlei no Estádio Municipal Alzemiro F. Rech e no Lago Ângelo Santini.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Beto Rohling, Pri da Palladar, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_114-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_114-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o recape com massa asfáltica do acostamento em frente ao deposito da Casa Rodrigues até a Loja da Gessa.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_115-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_115-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de postes com iluminação de LED no cemitério.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_116-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_116-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o cascalhamento na estrada do Macoppi carreador da família Daiane Gouveia, Élcio Aleixo, José Stabile e Carlos Eduardo dos Santos (Cadu).</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Pinguinha, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_117-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_117-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar junto ao executivo por meio da secretária de saúde municipal a viabilidade de um convênio para a associação do Cristma de Jardim Alegre, através do SUAS aqui no município.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_118-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_118-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de faixa elevada na Avenida Getulina ligando o Salão Paroquial com o Edifício Pascal, bem como, permitir estacionamento de veículos paralelamente aos canteiros da referida avenida.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_119-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_119-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que cumpra o acordado com Senhor Joel, pois o mesmo cedeu cascalho em troca de realizar um serviço em sua propriedade.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_120-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_120-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um ponto de internet livre no Hospital Municipal para utilização pelos usuários do sistema de saúde do Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_121-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_121-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a busca de Programa para a construção e disponibilização de casas para as pessoas que não se enquadram no cadastro da COHAPAR</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Pinguinha, Lucas Braga, Língua Preta, Parabólica, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_122-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_122-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que destine o valor do duodécimo que será devolvido pela Câmara Municipal, no final do ano, para realizar o calçamento em frente às escolas do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Pri da Palladar, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_123-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_123-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja remanejado um dos farmacêuticos para ser feito a dispensação dos medicamentos no Posto de Saúde no Conjunto José Pachulski.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_124-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_124-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado estudos e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Leônidas Pinto De Camargo.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_125-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_125-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação e intensificação na fiscalização de canis clandestinos e maus tratos em animais em nosso município. E requer o cumprimento da a Lei nº 2.031/2018.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/indicacao_126-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/indicacao_126-2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado os abastecedores de água no assentamento 8 de abril, para uso dos agricultores e dos caminhões pipa.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_127-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_127-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a liberação de uma Van para transporte dos alunos do Colégio Agrícola Manoel Ribas, na cidade de Apucarana.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_128-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_128-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de Psicólogo para o Município. A crescente demanda por serviços psicológicos no município, evidenciada pelo aumento de casos que requerem acompanhamento psicológico e pela necessidade de promover a saúde mental dos munícipes.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_129-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_129-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de ventiladores na academia Ione P. de Farias, essa reivindicação é das pessoas que frequentam aquele espaço para atividades voltadas à saúde.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Providencie a contratação de um enfermeiro para o Posto de Saúde do Jardim Florestal, visando melhorar o atendimento e a qualidade dos serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Beto Rohling, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
     <t>Solicitando a necessidade de se realizar a extensão da rede elétrica em todos os parques industriais do município.</t>
   </si>
@@ -2694,1932 +2694,1932 @@
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Solicitando limpeza as margens da rodovia no parque industrial no trevo principal até o trevo da placa luar.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas providências quanto à regularização do serviço de coleta de lixo na Rua Santo Antônio, especificamente no trecho compreendido entre a Rua Santa Mariana e a Rua Castelo Branco.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_140-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_140-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de disponibilizar um caminhão pipa para molhar a entrada do Conj. Glorinha Rech pelo menos duas vezes por semana.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_141-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_141-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam adquiridos novos bancos para o posto do Departamento de Trânsito (Detran) do município.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_142-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_142-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando providências necessárias para a instalação de uma caixa d'água de grande capacidade na comunidade do Palmeirinha.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_143-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_143-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o cascalhamento e instalação de manilha na estrada para atender produtora Francisca Domingos da Luz, no Assentamento 8 de Abril, comunidade do Xaxim.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_144-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_144-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas medidas para a conservação dos reservatórios de água e das minas, na propriedade do Sr. Marcos Perinoto, na comunidade entre Placa Luar a Pouso Alegre.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_145-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_145-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o cascalhamento na comunidade do São Bento, da família Sergio Miquilin e Rodrigo Miquilin.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_146-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_146-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, a retirada de entulho na Rua São Paulo, nº 489, próxima a rodoviária.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/indicacao_147-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/indicacao_147-2024.pdf</t>
   </si>
   <si>
     <t>Limpeza da Rua Pitanga e a substituição de duas tampas de bueiro localizadas na referida rua.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_148-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_148-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um campo suíço na Vila Rural.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/indicacao_149-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/indicacao_149-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de parquinhos nas localidades da Placa Luar, Brasinha e Pouso Alegre.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_150-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_150-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de aumento de cotas para fisioterapia e nutricionista no posto de saúde.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_151-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_151-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de redutor de velocidade na Rua Amarílis.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_152-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_152-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feita a informatização do sistema de gestão da saúde pública municipal.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_153-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_153-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de câmeras de monitoramento em todos os portões de acesso às escolas municipais e creches de nosso município.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_154-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_154-2024.pdf</t>
   </si>
   <si>
     <t>Propor a implementação de um sistema de senhas diferenciadas para atendimento para consultas e exames nos postos de saúde municipais.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_155-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_155-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a implementação de uma política que priorize a compra de frutas e verduras provenientes dos agricultores familiares de Jardim Alegre para atender às demandas dos programas de alimentação e fornecimento de alimentos do município.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/indicacao_156-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/indicacao_156-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a construção de uma rotatória no final da “Rua”, que dá acesso ao cemitério municipal.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/indicacao_157-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/indicacao_157-2024.pdf</t>
   </si>
   <si>
     <t>Aquisição de cadeiras para o Posto de Saúde do Pouso Alegre.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/indicacao_158-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/indicacao_158-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de banco no ponto de ônibus em frente ao posto de saúde na Localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/indicacao_159-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/indicacao_159-2024.pdf</t>
   </si>
   <si>
     <t>Viabilização da doação de marmitas in natura para a equipe do Programa de Saúde da Família (PSF) que realiza atendimentos no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/indicacao_160-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/indicacao_160-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja realizado um estudo sobre a viabilidade de um projeto de lei para disponibilização de marmitas in natura para os servidores que trabalham no barracão municipal e para aqueles que, durante seus intervalos de descanso, precisam permanecer no local de trabalho.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_161-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_161-2024.pdf</t>
   </si>
   <si>
     <t>Propor a criação de um programa destinado à distribuição de adubos e calcários para os agricultores de Jardim Alegre.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_162-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_162-2024.pdf</t>
   </si>
   <si>
     <t>Implantação de barreira verde ao redor do Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/indicacao_163-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/indicacao_163-2024.pdf</t>
   </si>
   <si>
     <t>Que os autistas tenham atendimento prioritário no atendimento no hospital municipal.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_164-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_164-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de acesso à senha do Wi-Fi no Hospital Municipal para pacientes internados e seus respectivos acompanhantes.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_165-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_165-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja passado o rolo compressor na estrada da Fazenda Santana.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_166-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_166-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um quebra-molas em frente a casa n.º 71 da Rua Rio de Janeiro, na cidade de Jardim Alegre.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/indicacao_167-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/indicacao_167-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instalados 2 (dois) ou mais parquinhos para crianças na praça da Igreja matriz, na cidade de Jardim Alegre.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/indicacao_168-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/indicacao_168-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma praça no fundo da quadra e do campo Society do Distrito do Jardim Florestal, contendo um parquinho para as crianças e, também, o popular “estica velho”.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/indicacao_169-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/indicacao_169-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a extensão de rede elétrica no Distrito do Brasinha, em direção ao Distrito do Jardim Florestal e, também, em direção aos 30 alqueires.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Solicitação de construção de poço artesiano na comunidade dos 30 Alqueires.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_171-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_171-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja feito um estudo sobre a possibilidade de os funcionários públicos municipais utilizarem o cartão alimentação nas farmácias.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/indicacao_172-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/indicacao_172-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação que seja colocado professores da área matemática e português no ensino fundamental 1.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_173-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_173-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o aumento do valor do cartão alimentação dos servidores públicos.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_174-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_174-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de um técnico em enfermagem fixo para o Ambulatório de Observação do Pachulski.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_175-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_175-2024.pdf</t>
   </si>
   <si>
     <t>Que seja elaborado um programa para fornecer protetor solar a todos os servidores públicos que atuam em atividades externas.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_176-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_176-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização da limpeza dos terrenos particulares nos Loteamentos Montreal e Porto Seguro, bem como a efetivação da cobrança dos serviços aos respectivos proprietários.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_177-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_177-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de instalação de mais bancos na capela mortuária do nosso município.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_178-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_178-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a  distribuição de suplementos alimentares, leite, fraldas e outros itens de necessidade básica para famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_179-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_179-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a troca do ponto de moto táxi atualmente situado em frente ao Banco do Brasil para um novo local ao lado do banco, de frente à casa do Sr. Nei Lomba.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_180-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_180-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a habilitação dos professores de inglês, espanhol e educação física nas escolas do nosso município. A formação adequada desses profissionais é fundamental para garantir uma educação de qualidade e para atender às demandas curriculares atuais.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_181-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_181-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um arrastão de limpeza em todo município.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_182-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_182-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de quadros digitais para a educação.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_183-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_183-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reabertura do viveiro municipal, com o intuito de retomar suas atividades e promover a conservação ambiental e a educação ambiental em nossa comunidade.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_184-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_184-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar o patrolamento na estrada que dá acesso onde propriedades do Sr. Wilson Esteves Canedo (Sítio São João), Sr. Waldemar Alves da Silva (Sítio Bela Vista), a família Beltrame e outros, na BR 466 Km 104, frente estrada da fazenda Santana.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_185-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_185-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a equiparação de pagamento para aulas extraordinárias dos professores com os pagamentos dos professores padrão.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_186-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_186-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a destinação de 2 alqueires de mato para os gaioleiros.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_187-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_187-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o aumento do valor da bolsa para estagiários do município.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_188-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_188-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estabeleça um local para descarte de resíduos de grama e árvores.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_189-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_189-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de um vigilante 24 horas para o Lago Municipal, considerando a recente tragédia ocorrida em nossa comunidade, que poderia ter sido evitada com a presença de segurança adequada.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_190-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_190-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de câmeras de segurança em frente a todas as instituições de ensino, com especial atenção para a Escola Municipal Emílio Ribas.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/indicacao_191-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/indicacao_191-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado a esta Casa de Leis um projeto de lei instituindo para firmar convênio com a associação ARDF (do movimento Cristma de Jardim Alegre) para cessão de uso de um terreno no Município.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_192-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_192-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando providências legais para aumentar o valor do auxílio alimentação dos servidores públicos municipais para R$ 400,00 (quatrocentos reais).</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_193-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_193-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo que, sempre que Jardim Alegre for atingido por temporal ou rajadas fortes de vento, seja disponibilizado maquinários e servidores de forma imediata para fazer limpeza das ruas e bueiros.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_194-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_194-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de pavimentação tipo paver nos caminhos internos do Cemitério Municipal, bem como a demarcação de acostamento transversal nas vias de acesso ao cemitério, visando proporcionar maior segurança, conforto e acessibilidade aos visitantes, funcionários e prestadores de serviços.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_195-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_195-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o conserto do telhado do Posto de Saúde Juventino Lopes Pereira, devido ao problema recorrente de goteiras que se agravam durante o período de chuvas, colocando em risco a integridade do imóvel, dos materiais e equipamentos, além de prejudicar o atendimento à população.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_196-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_196-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento da via pública localizada em frente à unidade da Cocari.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Pinguinha, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_197-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_197-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a destinação de 40% do ICMS arrecadado do assentamento 8 de abril para a implementação de projetos de microbacias hidrográficas e poços artesianos, com a finalidade de promover a melhoria do abastecimento de água e a preservação ambiental das regiões que enfrentam problemas de escassez hídrica.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_198-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_198-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando para que a Secretaria de Indústria e Comércio realize levantamento diário das vagas de emprego nas empresas locais e publique no edital da Prefeitura.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_199-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_199-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja elaborado, imediatamente, regulamento para fornecer ou custear a locomoção necessária para o exercícios da atividades dos Agentes Comunitários de Saúde e/ou Agentes de Combates às Endemias vinculados ao município de Jardim Alegre, nos termos do art. 9º-H da Lei nº 11.350/2006, altera pela Lei nº 13.708/2018.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_200-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_200-2024.pdf</t>
   </si>
   <si>
     <t>Sugerir a retirada das placas de "Não Estacione ou Proibido Estacionar" em determinados trechos da Avenida Getulina, especialmente nas áreas próximas à Igreja Matriz e ao Hospital Municipal, com base nas seguintes considerações.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_201-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_201-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de se providenciar a extensão elétrica no Cemitério Municipal, com a finalidade de viabilizar a reforma dos túmulos e promover melhores condições de trabalho para manutenção no local.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_202-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_202-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de reforma do prédio do Centro de Convivência, localizado nas dependências do Centro de Referência de Assistência Social (CRAS).</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_203-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_203-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de instalação de Wi-Fi gratuito na Rodoviária Municipal, visando oferecer mais conforto, acessibilidade e conveniência para os usuários do local.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_204-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_204-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a alteração do horário de funcionamento da Creche Municipal, com o objetivo de iniciar as atividades às 7:00 horas e finalizar o atendimento às 18:00 horas.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_205-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_205-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma do Salão Comunitário do Conjunto Habitacional Glorinha Rech, com o objetivo de promover melhorias na estrutura física do local, proporcionando um espaço mais adequado e seguro para as atividades da comunidade.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_206-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_206-2024.pdf</t>
   </si>
   <si>
     <t>Implantação e ampliação de programas de arborização urbana e preservação das nascentes e cursos d'água municipais.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_207-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_207-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando Solicitação para a realização de um arrastão de limpeza no município com foco na redução da proliferação do mosquito Aedes aegypti e combate à dengue.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_208-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_208-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma do telhado do posto de saúde da localidade do Brasinha.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_209-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_209-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de faixa elevada de pedestre em frente ao Colégio Estadual Cívico Militar Anita Garibaldi.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_210-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_210-2024.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de ponto eletrônico e câmeras de segurança no Posto de Saúde do Assentamento 8 de Abril, visando melhorar o controle de jornada dos servidores e a segurança do local, proporcionando maior eficiência nos serviços prestados à comunidade e proteção aos profissionais e usuários.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_211-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_211-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de ampliar a ponte do Rio Bulha, que dá acesso aos bairros Jardim Alegre, Palmeirinha, Jardim Florestal, Divisa e interliga o município de Lunardelli ao Godoy Moreira, visando melhorar a segurança e trafegabilidade na região.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_212-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_212-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de perfuração de poços artesianos para as comunidades da Barra Preta e dos Trinta Alqueires, com o objetivo de garantir o fornecimento de água potável de forma adequada e segura para os moradores.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_213-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_213-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando atendimento farmacêutico durante o período da manhã no Posto de Saúde do Conjunto Pachulski.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_214-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_214-2024.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de película (insulfilm) nos veículos da frota do Executivo Municipal com opacidade reduzida nas laterais e traseira, e a proibição de insulfilm nos vidros frontais, visando garantir a segurança viária e facilitar a identificação dos motoristas.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Solicitação Urgente para Construção de Bueiro na Comunidade do Perobal, ligando a Casa do Sr. Guarani no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Solicitar a implantação ou renovação do REFIS (Programa de Recuperação Fiscal), sugerindo a criação ou continuidade do programa para que os contribuintes possam regularizar suas dívidas com o município com condições facilitadas, como descontos e parcelamentos.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_01-2024_-_pio_-_copia_do_contrato_da_sanepar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_01-2024_-_pio_-_copia_do_contrato_da_sanepar.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do Contrato vigente com a Companhia de Saneamento do Paraná (SANEPAR).</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_02-2024_-_lucas_-_investimentos_da_emendas_impositivas_no_cis.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_02-2024_-_lucas_-_investimentos_da_emendas_impositivas_no_cis.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os valores gastos com o Consórcio Intermunicipal de Saúde (CIS) de Ivaiporã durante o ano de 2023, de forma que seja elaborado um comparativo entre os valores gastos no ano de 2022 e no ano de 2023.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>Pio, Língua Preta, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_03-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a reforma do Ginásio Municipal de Esporte Gilberto Tadeu Silva se houve algum termo aditivo no contrato, caso de resposta positiva enviar cópia(s) do(s) mesmo(s).</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>Requer informações sobre o processo do poço artesiano feito com recursos do Município (e não com recursos de Emenda Parlamentar) na comunidade do Café, no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_05-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_05-2024.pdf</t>
   </si>
   <si>
     <t>Requer relatório dos gastos junto a Empresa MERCEJAL do início de ano até a presente data, juntamente empenho, ordem de pagamento e contrato.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_06-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_06-2024.pdf</t>
   </si>
   <si>
     <t>Requerendo-lhe a adoção de providencias em relação as condutas realizadas pelo Secretário Municipal de Agricultura e Abastecimento e pelo Secretário Municipal de Meio Ambiente no dia 01/03/2024, que, conforme fotos em anexo, estavam consumindo bebida alcoólica durante o horário de trabalho.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>Requer informações sobre os andamentos das implantações da feira do produtor e das barracas de alimentação do Lago Municipal, informando quais fases foram cumpridas e quais faltam cumprir.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_08-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_08-2024.pdf</t>
   </si>
   <si>
     <t>Convocando o Secretário Municipal de Meio Ambiente para que se faça presente na sede do Poder Legislativo em dia e hora a serem previamente marcados, para prestar esclarecimento aos Vereadores e a população sobre o ICMS Ecológico da mata do Assentamento 8 de Abril e alguns assuntos pertinentes a sua pasta.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>Requer informação sobre os valores gastos na contratação de empresa responsável pela revisão e atualização feita no Plano Diretor e legislação correlatas, que gerou a Lei Municipal nº 2272/2020.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Língua Preta, Parabólica</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento da Lei Municipal nº 2.495/2023, enviando relatório com os imóveis notificados e se houve imposição de multa.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_11-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_11-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações para qual Secretaria ou Conselho Municipal o CRISTMA - CRISTO TE AMA - deve apresentar relatório anual de suas atividades realizadas e desenvolvidas no ano anterior, em razão da concessão do título de utilidade pública.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Requer de relatório dos empréstimos e financiamento do Município, do ano de 2017 até o ano de 2024, contendo valor, prazo e juros dos mesmos.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento ao Art. 28-A da Lei Municipal nº 2408/2022, acrescentado pelo Lei Municipal nº 2592/2023.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_14-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os valores arrecadados com a alienação de bens móveis inservíveis ao serviço público, pertencentes ao patrimônio da Prefeitura Municipal de Jardim Alegre.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_15-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_15-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações referente a emenda, para fazer a microbacia do Jardim Florestal ao Bem.te.vi.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_16-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_16-2024.pdf</t>
   </si>
   <si>
     <t>Requer referentes aos projetos pavimentação ente Barra Preta ao Grande Rio e entre Arapuá, Assentamento ao Godoy Moreira.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_17-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_17-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao processo de agendamento de exames: Quando o paciente chega para agendar qual o procedimento adotado? Fica agendada o exame do paciente? Tem Priorização Médica? Qual a ordem dos pedidos? Tem uma lista de espera?</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_18-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_18-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento da Lei Municipal nº 2621/2024, que Institui o Programa “Kit Lanche”, voltado aos pacientes da Rede Básica de Saúde do nosso Município.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento da Lei Municipal nº 2279/2020, que institui, no âmbito da administração pública municipal direta e indireta do poder executivo e do poder legislativo do município de Jardim Alegre/Pr, diretrizes de processo seletivo simplificado. O município está realizando o teste? qual foi o último teste seletivo realizado?</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Requer informações sobre a área institucional do loteamento Fiori, qual a intensão de uso para esta área? Se houver algum plano cópia do mesmo.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_21-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_21-2024.pdf</t>
   </si>
   <si>
     <t>Requer referentes ao calcário para a secretaria do estado da agricultura juntos ao legislativo estadual e federal e também determinar ao setor competente da prefeitura que seja elaborado projeto de lei municipal, que autoriza o poder executivo municipal a criar o programa de transporte de calcário, e da outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/requerimento_22-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/requerimento_22-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao plano de carreira dos servidores. Se todos os servidores foram enquadrados? Caso tenha algum servidor ou classe que não se enquadrou, informar o motivo.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_23-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_23-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao salão no Conjunto José Pachulski: Quem é responsável? Qual a finalidade do salão? Tem algum regulamento a ser seguido? Uma vez que os moradores solicitam o uso do salão e o mesmo é negado.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Língua Preta, Parabólica, Pinguinha</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_24-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_24-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as recomendações do Tribunal de Contas do Estado do Paraná (TCE-PR) no ano de 2023, visando melhoria na educação básica. Quais foram as medidas adotada?</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_25-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_25-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais foram os percentuais de atualização aplicados sobre o valor venal dos imóveis para fins de cobrança do IPTU nos anos de 2018, 2019, 2020, 2021, 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_26-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_26-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o serviço de lavagem e manutenção de veículos públicos do Município de Jardim Alegre feitos no barracão da Prefeitura.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_27-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_27-2024.pdf</t>
   </si>
   <si>
     <t>Solicitadas informações acerca da emenda parlamentar no valor de R$ 500.000,00 (quinhentos mil reais), destinada pelo Deputado Sérgio de Souza, para a execução de obras de pavimentação com paralelepípedos na Vila Rural</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_28-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_28-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre Poço Artesiano na Comunidade do Perobal.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>Pinguinha, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_29-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_29-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca do financiamento já realizado para a aquisição de 15 alqueires de terra, com a finalidade de expansão da área industrial de nosso município. Valor total do financiamento realizado para a aquisição dos alqueires. Fonte dos recursos utilizados para esse financiamento. Condições e prazos do financiamento, incluindo informações sobre pagamentos já realizados.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_30-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_30-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando informações referentes ao orçamento anual e a sua assertiva aplicabilidade na pasta do esporte, os gastos e melhorias ao nosso Município e sobre o seu calendário anual.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_31-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_31-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando informações junto a Secretária competente para verificação das liberações dos loteamentos dos bairros Palmeirinha e Brasinha.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_32-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_32-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando informações junto à Secretaria de Assistência Social sobre as máquinas de costura de propriedade do Município</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pinguinha, Pio, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_33-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_33-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações complementares sobre o serviço de lavagem e manutenção de veículos públicos do Município de Jardim Alegre feitos no barracão da Prefeitura.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Parabólica, Pinguinha</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_34-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_34-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando de informações sobre o andamento e resposta do Tribunal de Contas sobre as progressões previstas no Plano de Cargos e Salários.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>Solicitando informações sobre os programas de Auxílio Família, Auxílio Gás e Auxílio Escola junto à Secretaria Municipal de Assistência Social e CRAS.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_36-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_36-2024.pdf</t>
   </si>
   <si>
     <t>Requerer a convocação dos seguintes servidores municipais para que compareçam à esta Casa Legislativa e apresentem esclarecimentos sobre as reclamações dos munícipes referentes ao mato e sujeiras nos terrenos urbanos e públicos.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_37-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_37-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal o envio de informações detalhadas sobre as empresas vencedoras das licitações de serviços de máquinas pesadas e fornecimento de ônibus, no período de 2017 a 2024, incluindo contratos firmados, aditivos contratuais, empenhos e notas fiscais de pagamentos realizados.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_38-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_38-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal informações sobre a execução da emenda impositiva de autoria deste vereador, destinada à Casa da Cultura, para realização de eventos na praça principal, visando o fortalecimento do comércio noturno nos finais de semana, conforme orçamento de 2023.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_01.2024_-_l_-_autoriza_a_correcao_do_valor_da_diaria_para_2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_01.2024_-_l_-_autoriza_a_correcao_do_valor_da_diaria_para_2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor da diária do Poder Legislativo do Município de Jardim Alegre para o ano de 2024, nos termos do art. 8º da Lei Municipal nº 974/2017, alterada pela Lei Municipal nº 2.143/2019.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_02-2024_-_l_-_kit_lanche_para_os_pacientes_da_saude.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_02-2024_-_l_-_kit_lanche_para_os_pacientes_da_saude.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Kit Lanche”, voltado aos pacientes da Rede Básica de Saúde no Município de Jardim Alegre, estado do Paraná e dá outras providências</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_03-2024_-_l_-_fixa_o_subsidio_do_prefeito_vice-p.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_03-2024_-_l_-_fixa_o_subsidio_do_prefeito_vice-p.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio mensal dos cargos de Prefeito, Vice-Prefeito, Secretários Municipais, Chefes de Gabinete, Procurador Geral do Município e Subprocuradores Administrativo e Judicial para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_04-2024_-_l_-_declara_de_utilidade_publica_o_cristma.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_04-2024_-_l_-_declara_de_utilidade_publica_o_cristma.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal CRISTMA - CRISTO TE AMA - JARDIM ALEGRE, PARANÁ, e dá outras providências.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_05-2024_nilton_paulini.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_05-2024_nilton_paulini.pdf</t>
   </si>
   <si>
     <t>Denomina de “Nilto Paulini” o Centro de Atenção Psicossocial – CAPS do Município de Jardim Alegre, estado do Paraná.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_06-2024_-_l_-_requisitos_para_utilidade_publica_municipal.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_06-2024_-_l_-_requisitos_para_utilidade_publica_municipal.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para que as sociedades civis, associações e fundações sejam declaradas de utilidade pública no âmbito do Município de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>Língua Preta, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_07-2024_-_l_-_praca_miguel_kruzel.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_07-2024_-_l_-_praca_miguel_kruzel.pdf</t>
   </si>
   <si>
     <t>Dá nome de “MIGUEL KRUZEL” à praça localizada no Residencial Borin de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_08-2024_-_l_-_denominacao_de_rua_-_jose_serafim_barbosa.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_08-2024_-_l_-_denominacao_de_rua_-_jose_serafim_barbosa.pdf</t>
   </si>
   <si>
     <t>Denomina de “JOSE SERAFIM BARBOSA” a atual Rua C no Conjunto Habitacional Amador Gonçalves e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_09-2024_-_l_-_projeto_ser_mae_-_deteccao_da_trombofilia.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_09-2024_-_l_-_projeto_ser_mae_-_deteccao_da_trombofilia.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto “SER MÃE” no Município de Jardim Alegre, estado do Paraná, garantindo a toda gestante atendida na rede pública municipal de saúde, o direito à investigação, ao exame genético que detecta trombofilia e ao respectivo tratamento, e dá outras providências.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_10-2024_-_l_-_onibus_para_cortejo_funebre.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_10-2024_-_l_-_onibus_para_cortejo_funebre.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a disponibilizar ônibus para realizar transporte de pessoas para o cortejo fúnebre até o Cemitério municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_11-2024_-_l_-_praca_walfrido_de_paula.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_11-2024_-_l_-_praca_walfrido_de_paula.pdf</t>
   </si>
   <si>
     <t>Dá nome de “WALFRIDO DE PAULA” a praça localizada na Rosa Vrena Silvério no Conjunto José Pachulski, no Município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_12-2024_-_l_-diario_oficial.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_12-2024_-_l_-diario_oficial.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 180/2012 que institui o Diário Oficial do Município de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_13.2024_jose_pavan.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_13.2024_jose_pavan.pdf</t>
   </si>
   <si>
     <t>Denomina de “JOSÉ PAVAN” o Centro de Eventos do Município de Jardim Alegre, estado do Paraná.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/projeto_de_lei_14-2024_-_l_-_regime_de_adiantamento.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/projeto_de_lei_14-2024_-_l_-_regime_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina a concessão, o controle e a realização de suprimentos de fundos, institui o regime de adiantamento para despesas de pronto pagamento, e dá outras providências.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_15-2024_-_l_-_portal_da_cidade_-_rinaldo_primon.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_15-2024_-_l_-_portal_da_cidade_-_rinaldo_primon.pdf</t>
   </si>
   <si>
     <t>Denomina de “RINALDO PRIMON” o Portal Turístico do Município de Jardim Alegre, Estado do Paraná.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/proposta_de_emenda_a_lei_organica_07-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/proposta_de_emenda_a_lei_organica_07-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orgânica do Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>Beto Rohling, Língua Preta, Pri da Palladar, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/proposta_de_emenda_a_lei_organica_08-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/proposta_de_emenda_a_lei_organica_08-2024.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Orgânica do Município de Jardim Alegre, Estado do Paraná.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/emenda_aditiva_01-2024__-_pl_16-2023_-_l.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/emenda_aditiva_01-2024__-_pl_16-2023_-_l.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 16/2024 – L, que concede isenção de Imposto Predial Territorial Urbano (IPTU) e Taxa de Coleta de Lixo para pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/emenda_aditiva_02-2024__-_pl_21-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/emenda_aditiva_02-2024__-_pl_21-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei nº 21/2024, que altera a Lei Municipal nº 2.285/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_aditiva_03-2024__-_pl_42-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_aditiva_03-2024__-_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao 	Projeto de Lei nº 42/2024, que altera as Leis Municipais nos 2.645/2024, 2.646/2024, 2.647/2024 e 2.285/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_modificativa_01-2024_-_pl_16-2023_-_l.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_modificativa_01-2024_-_pl_16-2023_-_l.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 16/2024 – L, que concede isenção de Imposto Predial Territorial Urbano (IPTU) e Taxa de Coleta de Lixo para pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/emenda_modificativa_02-2024_-_pl_21-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/emenda_modificativa_02-2024_-_pl_21-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 21/2024, que altera a Lei Municipal nº 2.285/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Lucas Braga, Pio, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_modificativa_03-2024_-_pl_30-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_modificativa_03-2024_-_pl_30-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 30/2024, que autoriza o Poder Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_modificativa_04-2024_-_pl_31-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_modificativa_04-2024_-_pl_31-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 31/2024, que autoriza o Poder Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e da outras providencias.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_modificativa_05-2024_-_pl_32-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_modificativa_05-2024_-_pl_32-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 32/2024, que autoriza o Poder Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e da outras providencias.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/emenda_modificativa_06-2024_-_pl_43-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/emenda_modificativa_06-2024_-_pl_43-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária nº 43/2024, que institui o programa de recuperação fiscal (REFIS 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/emenda_modificativa_07-2024_-_pl_25-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/emenda_modificativa_07-2024_-_pl_25-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 25/2024, que dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Município de Jardim Alegre para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/emenda_modificativa_08-2024_-_pelom_07-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/emenda_modificativa_08-2024_-_pelom_07-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa à proposta de emenda à Lei Orgânica n.º 07/2024, que dispõe sobre a Lei Orgânica do Município de Jardim Alegre, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>CAG - COMISSÃO DE ASSUNTOS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/emenda_supressiva_01-2024_-_pl_35-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/emenda_supressiva_01-2024_-_pl_35-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 35/2024, que altera a Lei Municipal nº 2.111/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/emenda_supressiva_02-2024_-_pl_57-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/emenda_supressiva_02-2024_-_pl_57-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 57/2024, que altera a Lei Municipal nº 2.645/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/emenda_supressiva_03-2024_-_pl_58-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/emenda_supressiva_03-2024_-_pl_58-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 58/2024, que altera a Lei Municipal nº 2.646/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/emenda_supressiva_04-2024_-_pl_59-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/emenda_supressiva_04-2024_-_pl_59-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 59/2024, que altera a Lei Municipal nº 2.647/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/oficio_296-2024_-_camara.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/oficio_296-2024_-_camara.pdf</t>
   </si>
   <si>
     <t>Razões de veto à Emenda Modificativa nº 07/2024 ao Projeto de Lei nº 25/2024.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/oficio_303-2024_-_razoes_de_veto_pl_09-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/oficio_303-2024_-_razoes_de_veto_pl_09-2024.pdf</t>
   </si>
   <si>
     <t>Veto PLO 09/2024 - Legislativo</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/oficio_304-2024_-_razoes_de_veto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/oficio_304-2024_-_razoes_de_veto.pdf</t>
   </si>
   <si>
     <t>Veto PLO 010/2024 - Legislativo</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>CLJRD</t>
   </si>
   <si>
-    <t>Parecer Comissão Legislação, Justiça e Red. Final</t>
-[...2 lines deleted...]
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/parecer_03-2024_-_referente_ao_plc_02-2024.pdf</t>
+    <t>Parecer Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/parecer_03-2024_-_referente_ao_plc_02-2024.pdf</t>
   </si>
   <si>
     <t>Parecer contrário ao Projeto de Lei Complementar 02/2024.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Cecília Kruzel Cazelotto pelos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_de_congratulacao_-_maes_intercessora.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_de_congratulacao_-_maes_intercessora.pdf</t>
   </si>
   <si>
     <t>A ser concedida as Mães Intercessora se destacam na Evangelização voltada para a maternidade nestes tempos desafiadores, por meio da intercessão das mães em favor dos filhos desta cidade de Jardim Alegre.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>A ser concedida aos proprietários da empresa Trans Anacleto pela iniciativa de ajudar ao povo do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/mocao_de_congratulacao_04-2024_-_motorista_vagner_-_rs.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/mocao_de_congratulacao_04-2024_-_motorista_vagner_-_rs.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 03/2024, a ser concedida ao servidor público VAGNER MARQUES ALVES, ocupante do cargo de Motorista da Prefeitura Municipal de Jardim Alegre.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>Congratulo os Senhores Robson Carlos da Silva, Robson Latczuk e Jucimar Zuchi, em reconhecimento pelos esforços heroicos demonstrados ao atuarem como voluntários no maior desastre natural do País, no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Congratulo os Alunos Julia Chaniuk da Cruz do Colégio Estadual Cívico Militar Anita Garibaldi e Natan Aparecido Costa Silva do Colégio Estadual Campo Cora Coralina, que foram convocado pelo programa Ganhando o Mundo, de intercâmbio criado pelo Governo do Estado do Paraná e oferecido para estudantes, professores e pedagogos da rede pública estadual de ensino. O objetivo é propiciar formação acadêmica em instituições estrangeiras, além de experiências culturais e pedagógicas que possam ser compartilhadas, posteriormente, nos colégios estaduais do Paraná.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>A ser concedida a Alice da Silva de Almeida por ter vencido o concurso Universal Fashion Kids representando o município de Jardim Alegre/PR.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>ORESP</t>
   </si>
   <si>
     <t>Ofício de Resposta à(s) Proposição(ões)</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/oficio_013_2024_-_jose_carlos_barbosa.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/oficio_013_2024_-_jose_carlos_barbosa.pdf</t>
   </si>
   <si>
     <t>solicitação de liberação do auditório da Câmara Municipal de Vereadores desta municipalidade, no dia 20 de março de 2024 as 14:00 horas da tarde, visando a utilização do espaço para realização de AUDIÊNCIA PÚBLICA, com o objetivo de apresentar e debater sobre a possibilidade de validação para a criação de uma Área de Relevante Interesse Ecológico-ARIE no território municipal</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/oficio_no_36_-_respostas_indicacoes_no_01_a_07_-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/oficio_no_36_-_respostas_indicacoes_no_01_a_07_-2024.pdf</t>
   </si>
   <si>
     <t>Respostas das indicações Nº 01 a 07/2024, apresentada em Plenário no dia 05 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/resposta_requerimentos_01_e_02-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/resposta_requerimentos_01_e_02-2024.pdf</t>
   </si>
   <si>
     <t>Respostas dos Requerimentos N° 01 e 02/2024, apresentado em plenário no dia 05 de fevereiro do ano de 2024.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/oficio_102_-_2024_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/oficio_102_-_2024_ass.pdf</t>
   </si>
   <si>
     <t>Ofício Gab. Nº. 102/2024 - Realização da 1ª audiência pública de abertura da Revisão do Plano Diretor Municipal na Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/oficio_101_-_2024_camara__ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/oficio_101_-_2024_camara__ass.pdf</t>
   </si>
   <si>
     <t>Ofício Gab. Nº. 101/2024 - Realização de Audiência a respeito da Lei de Diretrizes Orçamentária na Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/oficio_no_191_-_resposta_ao_oficio_no_55-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/oficio_no_191_-_resposta_ao_oficio_no_55-2024.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO Nº55/224, REFERENTE AOS PROJETOS DE LEI Nº33 E 34/2024.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/oficio_201_-_retirada_de_pauta.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/oficio_201_-_retirada_de_pauta.pdf</t>
   </si>
   <si>
     <t>Ofício para retirada de pauta de Projeto de Lei Complementar.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/oficio_234_-_retirada_de_pauta_plc_05-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/oficio_234_-_retirada_de_pauta_plc_05-2024.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de pauta do Projeto de Lei Complementar nº 05/2024.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/oficio_233_-_retirada_de_pauta_pl_39-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/oficio_233_-_retirada_de_pauta_pl_39-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação de retirada de pauta do Projeto de Lei nº 39/2024.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/of._292-2024_-_solicitacao_de_emenda_supressiva_ass.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/of._292-2024_-_solicitacao_de_emenda_supressiva_ass.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada emenda supressiva nos PLs 57, 58 e 59, de 2024.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/oficio_294-2024_-_camara.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/oficio_294-2024_-_camara.pdf</t>
   </si>
   <si>
     <t>Informa sobre veto à Emenda Modificativa nº 07/2024, feita ao Projeto de Lei nº 25/2024.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/oficio_337-2024_-_retirada_de_tramitacao_-_veto.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/oficio_337-2024_-_retirada_de_tramitacao_-_veto.pdf</t>
   </si>
   <si>
     <t>Pedido de retirada de tramitação de mensagem de veto total à Emenda Modificativa nº 07/2024.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/oficio_361-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/oficio_361-2024.pdf</t>
   </si>
   <si>
     <t>Solicita urgência para apreciação e votação do Projeto de Lei nº 69/2024.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/of._468-2024_-_gab_final.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/of._468-2024_-_gab_final.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 125/2024.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_complementar_01-2024_-_l_-_procuradoria_juridica_da_camara_municipal.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_complementar_01-2024_-_l_-_procuradoria_juridica_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, estrutura e atribuições da Procuradoria Jurídica da Câmara Municipal de Jardim Alegre, estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Sônia Campos, Parabólica, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_de_repudio_01-2024__plc_345.2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_de_repudio_01-2024__plc_345.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Projeto de Lei Estadual nº 334/2019, que institui o Programa “Parceiro da Escola”, de autoria do Exmo. Srº. Governador Ratinho Júnior</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>OFDOC</t>
   </si>
   <si>
     <t>Ofício(s) - Documento(s)</t>
   </si>
   <si>
     <t>Presidente da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/recomendacao_administrativa_01-2024-gpgmpc.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/recomendacao_administrativa_01-2024-gpgmpc.pdf</t>
   </si>
   <si>
     <t>Recomendação Administrativa nº 01/2024, do Ministério Público de Contas do Estado do Paraná, recomendando aos gestores públicos municipais e às autoridades responsáveis pela gestão dos precatórios no âmbito dos Municípios do Estado do Paraná, bem como aos integrantes dos parlamentos municipais responsáveis pela aprovação das leis orçamentárias, em especial da LDO/2025 e LOA/2025, que observem rigorosamente as normas constitucionais, infraconstitucionais e regulamentares aplicáveis ao regime de precatórios, adotando todas as medidas necessárias para assegurar o cumprimento integral das decisões judiciais, a regularidade nos pagamentos e a preservação da ordem cronológica, em respeito aos princípios da moralidade, eficiência e transparência na administração pública.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/mensagem_aditiva_ao_plc_64-2024.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/mensagem_aditiva_ao_plc_64-2024.pdf</t>
   </si>
   <si>
     <t>Mensagem aditiva ao Projeto de Lei Complementar nº 64/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4926,67 +4926,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_ordinaria_01-2024_-_abertura_credito_especial_2_milhoes_-_recape.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_ordinaria_02-2024_-_altera_a_lei_2.596-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_ordinaria_03-2024_-_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_004_2024_-__consorcio_cispar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_005_2024_-_feiras_a_ceu_aberto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/pl_07-2024_-_revisao_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/pl_08-2024_-_revisao_anual_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_009_2024_-_programa_moeda_verde.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/projet_de_lei_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_012_2024_-_ratifica_3_protocolo_cidcentro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_18_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_19_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei__especial_20-2024_-_emenda_especial_-_patrola_1_milhao_ass..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_21-2024_-_alteracao_lei_2.285-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_22_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_23_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei__n_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_no_25-2024_-_ldo_para_2025_-_jardim_alegre.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_no_026-2024_-_exercicios_anteriores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_27_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_29-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_30-2024_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_31-2024_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_32-2024_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n_066-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n_034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_36-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n_037-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/pl_39-2024_-_cessao_de_servidor_e_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_40-2024_-_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_41-2024_-_cria_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_42-2024_-_altera_redacao_leis_de_concessao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_-_refis_-_2024-_corrigido_1_assi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/minuta_de_projeto_de_lei_do_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/projeto_de_lei_45-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/projeto_de_lei_46-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_47-2024_-_concessao_quiosque_lago.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_048-20241.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_049-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_50-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/projeto_de_lei__n_051-2024_-_construcao_creche_-_delib._25-2024_cedca-pr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_lei_52-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_53-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/projeto_de_lei_54_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_55_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/pl_55-2024_-_altera_lei_942-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_-_57-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/pl_-_58-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl_-_59-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_-_60-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/projeto_de_lei_61-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_62-2024_-_sistema_geodesico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/projeto_de_lei_63-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/lei__no_64-2024_-_loa_para_2025_-_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/projeto_de_lei_65-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/projeto_de_lei__n_066-2024_-_convenio_735-2024_secid.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/projeto_de_lei_067_2024_-_grupo_gestor_pmearsu.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_lei_068_2024_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_69-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_70-2024_-_quiosque.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_71-2024_-_rota_das_capelas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_72-2024_-_concessao_lote_de_terras_10_e_10-a_rem-rem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_73-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/projeto_de_lei_74-2024_-_rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/projeto_de_lei_075-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/projeto_de_lei_no_0762024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/pl_77-2024_-_concessao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/pl_78-2024_-_revoga_dispositivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_decreto_legislativo_no_01.2024_-_julga_as_contas_do_poder_executivo_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_decreto_legislativo_no_02.2024_-_titulo_de_cidadao_honorario_conceicao_lopes_rufino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/projeto_de_decreto_legislativo_no_03.2024_-_julga_as_contas_do_poder_executivo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_28-2024_-_autoriza_alterar_carga_horaria_e_numero_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/plc_02-2024_-_aumento_carga_horaria_contador.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/plc_03-2024_-_aumento_carga_horaria_contador.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/plc_04-2024_-_aumento_carga_horaria_e_vaga_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/plc_06-2024_-_alteracao_lei_dos_monitores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_resolucao_01-2024_-_publicidade_das_licitacoes_e_contratacoes_diretas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_resolucao_02-2024_-_procedimento_para_a_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_resolucao_03-2024_-_afericao_de_valores_para_o_limite_da_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_resolucao_04-2024_-_regulamento_bens_e_artigos_de_luxo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_resolucao_05-2024_-_termo_de_referencia_e_estudo_tecnico_preliminar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_resolucao_06-2024_-_dispensa_de_lictacao_com_valor_ata_o_limite_do_art._95_2o_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_resolucao_07-2024_-_procedimento_para_a_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_resolucao_08-2024_-_etp_analise_de_riscos_e_tr_-_revoga_res._05-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_resolucao_09-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_resolucao_10-2024_-_autorizacao_para_dirigir_veiculo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_resolucao_11-2024_-_regulamenta_a_lei_de_acesso_a_informacao_-_lai.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_resolucao_12-2024_-_regulamenta_a_lei_geral_de_protecao_de_dados_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_resolucao_13-2024_-_regulamenta_a_lei_federal_no_14129-2021_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_14-2024_-_planejamento_estrategico_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_resolucao_15-2024_-_procedimento_para_a_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/projeto_de_resolucao_16-2024_-_contrato_verbal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/projeto_de_resolucao_17-2024_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/projeto_de_resolucao_18-2024_-_cessao_de_uso_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/projeto_de_resolucao_19-2024_-_concessao_de_cidadania_benemerira_e_honoraria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/projeto_de_resolucao_20-2024_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_01-2024_-_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_06-2024_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_07-2024_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_24-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/indicacao_31-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_39-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/indicacao_40-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_41-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/indicacao_42-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/indicacao_43-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_44-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_45-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_46-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_47-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_48-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/indicacao_49-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_50-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_51-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/indicacao_52-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_53-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/indicacao_54-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_55-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_56-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_57-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_58-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_59-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_60-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_61-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_63-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_65-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_66-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_67-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_68-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_69-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_70-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_71-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_72-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_73-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_74-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_75-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_76-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_77-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_78-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_79-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_80-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_81-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_82-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_83-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_84-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_85-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_86-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_87-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_88-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/indicacao_89-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_90-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_91-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_92-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/indicacao_93-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/indicacao_94-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_95-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_101-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_105-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_106-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_107-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_108-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_109-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_110-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_111-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/indicacao_112-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_113-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_114-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_115-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_116-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_117-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_118-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_119-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_120-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_121-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_122-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_123-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_124-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_125-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/indicacao_126-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_127-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_128-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_129-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_140-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_141-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_142-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_143-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_144-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_145-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_146-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/indicacao_147-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_148-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/indicacao_149-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_150-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_151-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_152-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_153-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_154-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_155-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/indicacao_156-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/indicacao_157-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/indicacao_158-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/indicacao_159-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/indicacao_160-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_161-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_162-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/indicacao_163-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_164-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_165-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_166-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/indicacao_167-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/indicacao_168-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/indicacao_169-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_171-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/indicacao_172-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_173-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_174-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_175-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_176-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_177-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_178-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_179-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_180-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_181-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_182-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_183-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_184-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_185-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_186-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_187-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_188-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_189-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_190-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/indicacao_191-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_192-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_193-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_194-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_195-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_196-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_197-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_198-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_199-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_200-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_201-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_202-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_203-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_204-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_205-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_206-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_207-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_208-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_209-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_210-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_211-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_212-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_213-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_214-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_01-2024_-_pio_-_copia_do_contrato_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_02-2024_-_lucas_-_investimentos_da_emendas_impositivas_no_cis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_23-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_25-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_26-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_27-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_28-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_29-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_30-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_31-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_32-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_34-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_36-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_37-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_38-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_01.2024_-_l_-_autoriza_a_correcao_do_valor_da_diaria_para_2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_02-2024_-_l_-_kit_lanche_para_os_pacientes_da_saude.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_03-2024_-_l_-_fixa_o_subsidio_do_prefeito_vice-p.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_04-2024_-_l_-_declara_de_utilidade_publica_o_cristma.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_05-2024_nilton_paulini.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_06-2024_-_l_-_requisitos_para_utilidade_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_07-2024_-_l_-_praca_miguel_kruzel.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_08-2024_-_l_-_denominacao_de_rua_-_jose_serafim_barbosa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_09-2024_-_l_-_projeto_ser_mae_-_deteccao_da_trombofilia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_10-2024_-_l_-_onibus_para_cortejo_funebre.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_11-2024_-_l_-_praca_walfrido_de_paula.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_12-2024_-_l_-diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_13.2024_jose_pavan.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/projeto_de_lei_14-2024_-_l_-_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_15-2024_-_l_-_portal_da_cidade_-_rinaldo_primon.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/proposta_de_emenda_a_lei_organica_07-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/proposta_de_emenda_a_lei_organica_08-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/emenda_aditiva_01-2024__-_pl_16-2023_-_l.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/emenda_aditiva_02-2024__-_pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_aditiva_03-2024__-_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_modificativa_01-2024_-_pl_16-2023_-_l.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/emenda_modificativa_02-2024_-_pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_modificativa_03-2024_-_pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_modificativa_04-2024_-_pl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_modificativa_05-2024_-_pl_32-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/emenda_modificativa_06-2024_-_pl_43-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/emenda_modificativa_07-2024_-_pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/emenda_modificativa_08-2024_-_pelom_07-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/emenda_supressiva_01-2024_-_pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/emenda_supressiva_02-2024_-_pl_57-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/emenda_supressiva_03-2024_-_pl_58-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/emenda_supressiva_04-2024_-_pl_59-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/oficio_296-2024_-_camara.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/oficio_303-2024_-_razoes_de_veto_pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/oficio_304-2024_-_razoes_de_veto.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/parecer_03-2024_-_referente_ao_plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_de_congratulacao_-_maes_intercessora.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/mocao_de_congratulacao_04-2024_-_motorista_vagner_-_rs.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/oficio_013_2024_-_jose_carlos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/oficio_no_36_-_respostas_indicacoes_no_01_a_07_-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/resposta_requerimentos_01_e_02-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/oficio_102_-_2024_ass.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/oficio_101_-_2024_camara__ass.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/oficio_no_191_-_resposta_ao_oficio_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/oficio_201_-_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/oficio_234_-_retirada_de_pauta_plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/oficio_233_-_retirada_de_pauta_pl_39-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/of._292-2024_-_solicitacao_de_emenda_supressiva_ass.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/oficio_294-2024_-_camara.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/oficio_337-2024_-_retirada_de_tramitacao_-_veto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/oficio_361-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/of._468-2024_-_gab_final.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_complementar_01-2024_-_l_-_procuradoria_juridica_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_de_repudio_01-2024__plc_345.2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/recomendacao_administrativa_01-2024-gpgmpc.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/mensagem_aditiva_ao_plc_64-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1004/projeto_de_lei_ordinaria_01-2024_-_abertura_credito_especial_2_milhoes_-_recape.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1006/projeto_de_lei_ordinaria_02-2024_-_altera_a_lei_2.596-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1005/projeto_de_lei_ordinaria_03-2024_-_alienacao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_004_2024_-__consorcio_cispar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1103/projeto_de_lei_005_2024_-_feiras_a_ceu_aberto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1007/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1008/pl_07-2024_-_revisao_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1009/pl_08-2024_-_revisao_anual_magisterio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_009_2024_-_programa_moeda_verde.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1026/projet_de_lei_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1028/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1037/projeto_de_lei_012_2024_-_ratifica_3_protocolo_cidcentro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1050/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1051/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1075/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1069/projeto_de_lei_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1070/projeto_de_lei_17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1073/projeto_de_lei_18_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1074/projeto_de_lei_19_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1076/projeto_de_lei__especial_20-2024_-_emenda_especial_-_patrola_1_milhao_ass..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1099/pl_21-2024_-_alteracao_lei_2.285-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1108/projeto_de_lei_22_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1109/projeto_de_lei_23_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1122/projeto_de_lei__n_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1124/projeto_de_lei_no_25-2024_-_ldo_para_2025_-_jardim_alegre.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1125/projeto_de_lei_no_026-2024_-_exercicios_anteriores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1126/projeto_de_lei_27_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1138/projeto_de_lei_29-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1146/pl_30-2024_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1147/pl_31-2024_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1148/pl_32-2024_-_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_n_066-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1153/projeto_de_lei_n_034-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1165/pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1163/projeto_de_lei_36-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_n_037-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1204/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1194/pl_39-2024_-_cessao_de_servidor_e_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1205/pl_40-2024_-_conselho_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1206/pl_41-2024_-_cria_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1218/pl_42-2024_-_altera_redacao_leis_de_concessao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1227/projeto_de_lei_-_refis_-_2024-_corrigido_1_assi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/minuta_de_projeto_de_lei_do_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1241/projeto_de_lei_45-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1240/projeto_de_lei_46-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1242/pl_47-2024_-_concessao_quiosque_lago.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1254/projeto_de_lei_048-20241.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1253/projeto_de_lei_049-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1260/projeto_de_lei_50-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1261/projeto_de_lei__n_051-2024_-_construcao_creche_-_delib._25-2024_cedca-pr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1270/projeto_de_lei_52-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1271/projeto_de_lei_53-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1272/projeto_de_lei_54_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1273/projeto_de_lei_55_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1283/pl_55-2024_-_altera_lei_942-2017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1284/pl_-_57-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1285/pl_-_58-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1286/pl_-_59-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1287/pl_-_60-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1306/projeto_de_lei_61-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1304/pl_62-2024_-_sistema_geodesico.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1307/projeto_de_lei_63-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1324/lei__no_64-2024_-_loa_para_2025_-_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1330/projeto_de_lei_65-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1333/projeto_de_lei__n_066-2024_-_convenio_735-2024_secid.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1341/projeto_de_lei_067_2024_-_grupo_gestor_pmearsu.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_lei_068_2024_-_fmsb.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1345/pl_69-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1346/pl_70-2024_-_quiosque.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1347/pl_71-2024_-_rota_das_capelas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1354/pl_72-2024_-_concessao_lote_de_terras_10_e_10-a_rem-rem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_73-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/projeto_de_lei_74-2024_-_rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/projeto_de_lei_075-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/projeto_de_lei_no_0762024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1416/pl_77-2024_-_concessao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/pl_78-2024_-_revoga_dispositivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_decreto_legislativo_no_01.2024_-_julga_as_contas_do_poder_executivo_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_decreto_legislativo_no_02.2024_-_titulo_de_cidadao_honorario_conceicao_lopes_rufino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1244/projeto_de_decreto_legislativo_no_03.2024_-_julga_as_contas_do_poder_executivo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/pl_28-2024_-_autoriza_alterar_carga_horaria_e_numero_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1190/plc_02-2024_-_aumento_carga_horaria_contador.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1188/plc_03-2024_-_aumento_carga_horaria_contador.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1189/plc_04-2024_-_aumento_carga_horaria_e_vaga_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1191/plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1211/plc_06-2024_-_alteracao_lei_dos_monitores.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_resolucao_01-2024_-_publicidade_das_licitacoes_e_contratacoes_diretas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1040/projeto_de_resolucao_02-2024_-_procedimento_para_a_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1041/projeto_de_resolucao_03-2024_-_afericao_de_valores_para_o_limite_da_dispensa_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1042/projeto_de_resolucao_04-2024_-_regulamento_bens_e_artigos_de_luxo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1043/projeto_de_resolucao_05-2024_-_termo_de_referencia_e_estudo_tecnico_preliminar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1091/projeto_de_resolucao_06-2024_-_dispensa_de_lictacao_com_valor_ata_o_limite_do_art._95_2o_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1092/projeto_de_resolucao_07-2024_-_procedimento_para_a_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1093/projeto_de_resolucao_08-2024_-_etp_analise_de_riscos_e_tr_-_revoga_res._05-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1132/projeto_de_resolucao_09-2024_-_transforma_parecer_juridico_em_parecer_juridico_referencial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1137/projeto_de_resolucao_10-2024_-_autorizacao_para_dirigir_veiculo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_resolucao_11-2024_-_regulamenta_a_lei_de_acesso_a_informacao_-_lai.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1173/projeto_de_resolucao_12-2024_-_regulamenta_a_lei_geral_de_protecao_de_dados_-_lgpd.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1174/projeto_de_resolucao_13-2024_-_regulamenta_a_lei_federal_no_14129-2021_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_resolucao_14-2024_-_planejamento_estrategico_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1199/projeto_de_resolucao_15-2024_-_procedimento_para_a_pesquisa_de_preco.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/projeto_de_resolucao_16-2024_-_contrato_verbal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/projeto_de_resolucao_17-2024_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/projeto_de_resolucao_18-2024_-_cessao_de_uso_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/projeto_de_resolucao_19-2024_-_concessao_de_cidadania_benemerira_e_honoraria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/projeto_de_resolucao_20-2024_-_abre_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1014/indicacao_01-2024_-_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1015/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1016/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1019/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_06-2024_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_07-2024_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1045/indicacao_14-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1046/indicacao_15-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1049/indicacao_16-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_17-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1057/indicacao_18-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1060/indicacao_19-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1062/indicacao_20-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1063/indicacao_21-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1065/indicacao_23-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1067/indicacao_24-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1068/indicacao_25-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1071/indicacao_26-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_28-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1079/indicacao_29-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1080/indicacao_30-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1081/indicacao_31-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_32-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_33-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_34-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_35-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1086/indicacao_36-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1087/indicacao_37-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1088/indicacao_38-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1095/indicacao_39-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1097/indicacao_40-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1098/indicacao_41-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1100/indicacao_42-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1101/indicacao_43-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1102/indicacao_44-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1104/indicacao_45-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1106/indicacao_46-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1110/indicacao_47-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1111/indicacao_48-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1112/indicacao_49-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1115/indicacao_50-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1116/indicacao_51-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1117/indicacao_52-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1118/indicacao_53-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1119/indicacao_54-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1120/indicacao_55-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1121/indicacao_56-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_57-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_58-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_59-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_60-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1134/indicacao_61-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_63-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_65-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_66-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1151/indicacao_67-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1155/indicacao_68-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1156/indicacao_69-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1158/indicacao_70-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1159/indicacao_71-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_72-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_73-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_74-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_75-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_76-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_77-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1176/indicacao_78-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_79-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/indicacao_80-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_81-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/indicacao_82-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/indicacao_83-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/indicacao_84-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/indicacao_85-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1197/indicacao_86-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1198/indicacao_87-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1201/indicacao_88-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1202/indicacao_89-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1203/indicacao_90-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_91-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_92-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1212/indicacao_93-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1213/indicacao_94-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1214/indicacao_95-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_101-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_105-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_106-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_107-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_108-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_109-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_110-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_111-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1252/indicacao_112-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_113-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_114-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_115-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_116-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_117-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_118-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_119-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_120-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_121-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_122-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_123-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_124-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_125-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1277/indicacao_126-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_127-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1279/indicacao_128-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1281/indicacao_129-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_140-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_141-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_142-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_143-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_144-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_145-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_146-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1320/indicacao_147-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_148-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1322/indicacao_149-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_150-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1325/indicacao_151-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1326/indicacao_152-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1327/indicacao_153-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1328/indicacao_154-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_155-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1331/indicacao_156-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1332/indicacao_157-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1334/indicacao_158-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1335/indicacao_159-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1336/indicacao_160-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1339/indicacao_161-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1340/indicacao_162-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1343/indicacao_163-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1344/indicacao_164-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1348/indicacao_165-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1349/indicacao_166-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1351/indicacao_167-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1352/indicacao_168-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1353/indicacao_169-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_171-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/indicacao_172-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_173-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/indicacao_174-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_175-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_176-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_177-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/indicacao_178-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_179-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_180-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/indicacao_181-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/indicacao_182-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/indicacao_183-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/indicacao_184-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_185-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_186-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_187-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_188-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_189-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_190-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/indicacao_191-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/indicacao_192-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/indicacao_193-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_194-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_195-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/indicacao_196-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/indicacao_197-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/indicacao_198-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/indicacao_199-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_200-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_201-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_202-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_203-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_204-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_205-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_206-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_207-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_208-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_209-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_210-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_211-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1428/indicacao_212-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_213-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_214-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1017/requerimento_01-2024_-_pio_-_copia_do_contrato_da_sanepar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_02-2024_-_lucas_-_investimentos_da_emendas_impositivas_no_cis.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1029/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1061/requerimento_05-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1066/requerimento_06-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1107/requerimento_08-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1135/requerimento_11-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1161/requerimento_15-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1162/requerimento_16-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1177/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/requerimento_21-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1238/requerimento_22-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1280/requerimento_23-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1282/requerimento_24-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1337/requerimento_25-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1358/requerimento_26-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_27-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/requerimento_28-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/requerimento_29-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_30-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/requerimento_31-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/requerimento_32-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/requerimento_34-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/requerimento_36-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/requerimento_37-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/requerimento_38-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1012/projeto_de_lei_01.2024_-_l_-_autoriza_a_correcao_do_valor_da_diaria_para_2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_02-2024_-_l_-_kit_lanche_para_os_pacientes_da_saude.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1044/projeto_de_lei_03-2024_-_l_-_fixa_o_subsidio_do_prefeito_vice-p.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1054/projeto_de_lei_04-2024_-_l_-_declara_de_utilidade_publica_o_cristma.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1105/projeto_de_lei_05-2024_nilton_paulini.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1136/projeto_de_lei_06-2024_-_l_-_requisitos_para_utilidade_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_lei_07-2024_-_l_-_praca_miguel_kruzel.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1193/projeto_de_lei_08-2024_-_l_-_denominacao_de_rua_-_jose_serafim_barbosa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1229/projeto_de_lei_09-2024_-_l_-_projeto_ser_mae_-_deteccao_da_trombofilia.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/projeto_de_lei_10-2024_-_l_-_onibus_para_cortejo_funebre.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1258/projeto_de_lei_11-2024_-_l_-_praca_walfrido_de_paula.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1302/projeto_de_lei_12-2024_-_l_-diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1319/pl_13.2024_jose_pavan.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1338/projeto_de_lei_14-2024_-_l_-_regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_15-2024_-_l_-_portal_da_cidade_-_rinaldo_primon.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/proposta_de_emenda_a_lei_organica_07-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/proposta_de_emenda_a_lei_organica_08-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/emenda_aditiva_01-2024__-_pl_16-2023_-_l.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1113/emenda_aditiva_02-2024__-_pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1228/emenda_aditiva_03-2024__-_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/emenda_modificativa_01-2024_-_pl_16-2023_-_l.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1114/emenda_modificativa_02-2024_-_pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_modificativa_03-2024_-_pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_modificativa_04-2024_-_pl_31-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_modificativa_05-2024_-_pl_32-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1243/emenda_modificativa_06-2024_-_pl_43-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1263/emenda_modificativa_07-2024_-_pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/emenda_modificativa_08-2024_-_pelom_07-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/emenda_supressiva_01-2024_-_pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1299/emenda_supressiva_02-2024_-_pl_57-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1300/emenda_supressiva_03-2024_-_pl_58-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1301/emenda_supressiva_04-2024_-_pl_59-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1298/oficio_296-2024_-_camara.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1308/oficio_303-2024_-_razoes_de_veto_pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1309/oficio_304-2024_-_razoes_de_veto.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1219/parecer_03-2024_-_referente_ao_plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_de_congratulacao_-_maes_intercessora.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1216/mocao_de_congratulacao_04-2024_-_motorista_vagner_-_rs.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1072/oficio_013_2024_-_jose_carlos_barbosa.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1059/oficio_no_36_-_respostas_indicacoes_no_01_a_07_-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1058/resposta_requerimentos_01_e_02-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1094/oficio_102_-_2024_ass.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1096/oficio_101_-_2024_camara__ass.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1172/oficio_no_191_-_resposta_ao_oficio_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1192/oficio_201_-_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1209/oficio_234_-_retirada_de_pauta_plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1210/oficio_233_-_retirada_de_pauta_pl_39-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1288/of._292-2024_-_solicitacao_de_emenda_supressiva_ass.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1289/oficio_294-2024_-_camara.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1314/oficio_337-2024_-_retirada_de_tramitacao_-_veto.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1359/oficio_361-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1429/of._468-2024_-_gab_final.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1048/projeto_de_lei_complementar_01-2024_-_l_-_procuradoria_juridica_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1217/mocao_de_repudio_01-2024__plc_345.2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/recomendacao_administrativa_01-2024-gpgmpc.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2024/1430/mensagem_aditiva_ao_plc_64-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="44.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>