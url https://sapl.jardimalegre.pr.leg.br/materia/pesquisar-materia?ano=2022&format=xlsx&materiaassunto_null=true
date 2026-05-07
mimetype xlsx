--- v0 (2026-02-06)
+++ v1 (2026-05-07)
@@ -54,3183 +54,3183 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Roberto Furlan</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_01.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_01.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_02.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_02.2022.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_04.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_04.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Jardim Alegre para o Exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_05.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_05.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_06.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_06.2022.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_07.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_07.2022.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_08.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_08.2022.pdf</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_09.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_09.2022.pdf</t>
   </si>
   <si>
     <t>Institui Plano Municipal de Arborização de Jardim Alegre-Paraná e da outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_10.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_10.2022.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_11.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_11.2022.pdf</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 163/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Concede revisão geral e atualiza os vencimentos dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_14.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_14.2022.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos Professores e Profissionais da Educação (Monitores 20 horas e 40 horas semanais) da Rede Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_15.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_15.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a efetuar a abertura de Crédito Adicional Suplementar no orçamento do Município de Jardim Alegre para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_16.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_16.2022.pdf</t>
   </si>
   <si>
     <t>Altera Redação da Lei nº 2.197/2020.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_17.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_17.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no orçamento do Município de Jardim Alegre para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_18.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_18.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder abono aos Profissionais da Educação Básica.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Altera Redação Lei N° 2.279/2020.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_20.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_20.2022.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_21.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_21.2022.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_22.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_22.2022.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_23.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_23.2022.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_24.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_24.2022.pdf</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_25.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_25.2022.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_26.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_26.2022.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_27.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_27.2022.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_28.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_28.2022.pdf</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_29.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_29.2022.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_30.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_30.2022.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_31.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_31.2022.pdf</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_33.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_33.2022.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_34.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_34.2022.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_35.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_35.2022.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Estrutura Administrativa do Plano de Cargos, Carreira e Vencimentos dos Profissionais do Magistério da Educação Básica, levado à efeito pela Lei Municipal n°061/2010, de 19/05/2010, para o Cargo de Professor 20 horas, de Provimento do Quadro de Pessoal Efetivo Estatutário da Prefeitura Municipal de Jardim Alegre, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei__n__37-2022__-_abre_credito_especial_covid.docx</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei__n__37-2022__-_abre_credito_especial_covid.docx</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Município de Jardim Alegre para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_39.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_39.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da tabela de habilitação de ingresso e vencimento inicial do cargo de Psicólogo, carga horária 40 horas semanais, da Carreira de Nível Superior e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 40/2022 – Autoria do Poder Executivo, com a Ementa: Disciplina e regulamenta a administração, funcionamento, estrutura e serviços do cemitério público municipal (parte nova e antiga) e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei__n_41-2022_-_seil_escesso_de_arrecadacao_obras_e_urbanismo.docx</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei__n_41-2022_-_seil_escesso_de_arrecadacao_obras_e_urbanismo.docx</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei__n_42-2022_-_emenda_especial_gleisi_hoffmann_obras_e_urbanismo.docx</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei__n_42-2022_-_emenda_especial_gleisi_hoffmann_obras_e_urbanismo.docx</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei__n_43-2022_-_emenda_especial_rubens_bueno_assistencia_social.docx</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei__n_43-2022_-_emenda_especial_rubens_bueno_assistencia_social.docx</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_44.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_44.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fazenda Pública Municipal a firmar convênio junto ao serviço de proteção ao crédito a fim de inscrever dívida ativa do Município junto a este, regulamenta o procedimento de inscrição, fixa o valor mínimo para ajuizamento de execução fiscal e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_45.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_45.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização e uso de VANT´s (veículo aéreo não tripulados), no Município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_46.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_46.2022.pdf</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_47.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_47.2022.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_49.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_49.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder gratificação para os integrantes de comissão de sindicância e processo administrativo disciplinar e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_50.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_50.2022.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_51.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_51.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A AUSENTAR-SE DO MUNICÍPIO, PARA PARTICIPAR DA MISSÃO TÉCNICA DE PREFEITOS À CÚPULA MUNDIAL DA FAMÍLIA 2022, EM CONJUNTO COM A ORGANIZAÇÃO MUNDIAL DA FAMÍLIA (WFO), O INSTITUO DAS NAÇÕES UNIDAS PARA TREINAMENTO E PESQUISA (UNITAR) E A SUPERINTENDÊNCIA GERAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE ESTADO DO PARANÁ (SGDES), E, GENEBRA – SUÍÇA, NO PERÍODO DE 26 DE JUNHO DE 2022 A 03 DE JULHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_53.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_53.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a proceder a concessão de direito real de uso, com encargos, de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_54.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_54.2022.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_55.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_55.2022.pdf</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_56.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_56.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 8°, I, II DA LEI N° 2408/2022.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_57.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_57.2022.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_58.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_58.2022.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_59.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_59.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga do cargo de Nutricionista, carga horária 30 horas semanais, da Carreira de Nível Superior e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_60.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_60.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI N° 2408/2022.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_61.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_61.2022.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_62.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_62.2022.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_63.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_63.2022.pdf</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_01.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar para o Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Estabelece regime de plantão na Câmara Municipal de Jardim Alegre do dia 26/12/2022 até o dia 06/01/2023.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé Careca, Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pio, Pri da Palladar, Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_01.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_01.2022.pdf</t>
   </si>
   <si>
     <t>solicitando instalações de placas nominativas em todas as praças municipais</t>
   </si>
   <si>
     <t>solicitando a instalação da placa nominativa da Biblioteca Cidadã com o nome de Marlene de Souza Castilho, conforme Lei n°141/2011</t>
   </si>
   <si>
     <t>Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_03.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_03.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feita uma vistoria na estrada que passa em frente a chácara da Senhora Marlene Rodrigues, do Pesque-Pague Paraíso no sentido de cascalhar onde estiver precisando.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_04.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_04.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam podadas as árvores da Rua São Paulo para possibilitar a passagem de maquinários agrícolas.</t>
   </si>
   <si>
     <t>Sônia Campos, Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pio, Pri da Palladar, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_05.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_05.2022.pdf</t>
   </si>
   <si>
     <t>seja encaminhada ao Senhor Prefeito, solicitando as perfurações de poços artesianos nas localidades do 30 Alqueires, Palmeirinha e Água dos Patos.</t>
   </si>
   <si>
     <t>Pinguinha</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_06.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_06.2022.pdf</t>
   </si>
   <si>
     <t>solicitando reforma e revitalização do muro e da calçada em frente ao Ginásio de Esporte Municipal</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_07.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_07.2022.pdf</t>
   </si>
   <si>
     <t>solicitando levantar e cascalhar a estrada vicinal que passa pelos sítios São Francisco, Dois Irmãos, Pouso Alegre chegando ao sítio Tavares com extensão de 2km, na localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>Pri da Palladar, Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pio, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_08.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_08.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja marcada uma reunião com a SANEPAR para esclarecimentos sobre a água do Pouso Alegre.</t>
   </si>
   <si>
     <t>solicitando iluminação na entrada, pela PR466, da Rua Martinho Augusto Medeiros, bem como tapar seus buracos.</t>
   </si>
   <si>
     <t>Pio, Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_10.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_10.2022.pdf</t>
   </si>
   <si>
     <t>solicitando melhoria no carreador do Agricultor André, próxima a estrada da propriedade do Senhor Márcio Sanvesso.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao_11.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao_11.2022.pdf</t>
   </si>
   <si>
     <t>seja encaminhada ao Senhor Prefeito, solicitando arrumar a represa do Sr. Aldo da Escolinha.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_12.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_12.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam providenciadas tampas para todos os bueiros que se encontram abertos.</t>
   </si>
   <si>
     <t>Lucas Braga, Beto Rohling, Língua Preta, Parabólica, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_13.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_13.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a implantação do novo piso do magistério, definido pelo Governo Federal, que é de 33,24%.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_14.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_14.2022.pdf</t>
   </si>
   <si>
     <t>solicitando adequações no banheiro do Hospital Municipal com acessibilidade para cadeirantes.</t>
   </si>
   <si>
     <t>Parabólica, Beto Rohling, Lucas Braga, Língua Preta, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_15.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_15.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um campo de futebol na Comunidade do Central, no Assentamento 8 de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_16.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_16.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de quebra-molas em frente aos dois colégios do Assentamento 8 de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_17.2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_18.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_17.2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_18.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito bueiros na esquina do Pavan e do Marquinhos, para a canalização de água.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_19.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_19.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizado um estudo sobre a possibilidade de concessão do Hospital Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_20.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_20.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizada a limpeza dos bueiros e, naqueles que estiverem sem proteção, providenciar a devida tampa/grade de proteção.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_21.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_21.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que a Secretaria da Agricultura faça uma parceria junto as cooperativas para a criação de um programa de psicultura em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_22.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_22.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a contratação de um funcionário ou que seja relocado e fique à disposição das Escola Municipais para a realização de reparos.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_23.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_23.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento e patrolamento dos “braços” das estradas no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>Língua Preta, Beto Rohling, Lucas Braga, Parabólica, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_24.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_24.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento e patrolamento da estrada do Colibri que dá acesso a propriedade do Dr. Robson J. Berguio Martin sentido a Água dos Patos.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_25.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_25.2022.pdf</t>
   </si>
   <si>
     <t>Requer mudança de sentido duplo para mão única a Rua Cerejeira.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_26.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_26.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a aquisição de computadores e projetores para todas as salas de aula das Escolas Municipais e aquisição de computadores, projetores, tvs e internet para o CMEI</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_27.2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_28.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_27.2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_28.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que o Executivo cumpra a Lei 2152.2019 que Dispõe sobre a gravação em áudio e vídeo dos processos licitatórios e sua transmissão ao vivo, por meio da internet, no portal da transparência da Prefeitura do Município de Jardim Alegre e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_29.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_29.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo faça a instalação de chafariz na igreja Matriz.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_30.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_30.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos ao executivo a construção de poços artesiano no Assentamento 8 de Abril, nas Comunidades do Café, Santa Terezinha, Perobal. Na Localidade da Água do Sarandi e também na Localidade dos Pereira, Fazenda SDS e Família Cunha.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_31.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_31.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a criação do Programa Patrulha Rural para a pequenos e médios produtores rurais no melhoramento dos carreadores.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_32.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_32.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de faixa elevada para pedestres, placas de sinalização de limite de velocidade, e placas de indicação de área escolar em frente ao Colégio Estadual Anita Garibaldi Município de Jardim Alegre.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_33.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_33.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza do prédio do escoteiro.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_34.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_34.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que o Executivo designe um responsável para cuidar e arrumar os parquinhos e as quadras de futebol.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_35.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_35.2022.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Pitanga próximo a residência do servidor público aposentado Jose Pedro. _x000D_
 Justificativa: Tendo em vista a grande velocidade de carros e motos na localidade o que coloca em risco a integridades físicas das crianças que moram e brincam nessa rua. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_36.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_36.2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo a construção de poço artesiano na Localidade dos Baianos.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_37.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_37.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a que o Município faça a realização de cirurgia de extração do siso.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_38.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_38.2022.pdf</t>
   </si>
   <si>
     <t>solicitando colocação de pavimento asfáltico da Rua Tupi que atualmente tem pavimento em paralelepípedo.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_39.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_39.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito readequação (patrolamento e cascalhamento) da estrada que liga a Localidade do Colibri a Água dos Patos.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_40.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_40.2022.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que proceda a limpeza da boca de lobo localizada na Rua Primavera.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_41.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_41.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando cascalhamento e patrolamento da estrada dos Baianos até a ponte do Rio Pindauva próximo a propriedade do Sr. Pedro Figueiredo.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_42.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_42.2022.pdf</t>
   </si>
   <si>
     <t>construção de uma cobertura em frente ao Posto de Saúde Juventino L. Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_43.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_43.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para uma rota safra.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_44.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_44.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a liberação de 02 (duas) horas de retroescavadeira para as famílias do Assentamento 8 de Abril para que seja feito os bebedouros de água.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_45.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_45.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento e patrolamento de todas as estradas no Assentamento 8 de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_46.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_46.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que o Executivo realize estudos sobre a viabilidade de aquisição de kits de saúde menstrual as estudantes de nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_47.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_47.2022.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Prefeitura, organizar a semana de conscientização do autismo que acontece em abril.</t>
   </si>
   <si>
     <t>Pinguinha, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_48.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_48.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a reativação do laboratório para a realização exames de análises clínicas dos pacientes no Hospital Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_49.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_49.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de 02 (duas) bocas de lobo na Rua Santo Antonio esquina com a Rua Pio XII.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_50.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_50.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que o consórcio realize um estudo para a contratação de um médico oncologista para atender saúde Municipal de Jardim Alegre- Pr.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_51.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_51.2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo construção/recuperação das microbacias na estrada fazenda Santana e as Localidade do Florestal e Bem-te-vi.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_52.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_52.2022.pdf</t>
   </si>
   <si>
     <t>realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Luiz Donati próximo ao restaurante Chapa Quente.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_53.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_53.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a limpeza/corte de grama da Praça da Igreja Matrix.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_54.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_54.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada roçada lateral da estrada que dá acesso a Localidade do Palmeirinha.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_55.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_55.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a aquisição e instalação de sistemas de geração de energia fotovoltaica em todos os prédios públicos e escolas.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_56.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_56.2022.pdf</t>
   </si>
   <si>
     <t>solicitando o patrolamento na estrada da Localidade da Santa Terezinha, na fazenda floresta, próximo a propriedade dos Senhores Nininho até Moacir na sede velha, estrada paralela Sr. Zezinho e outras famílias, estrada do Pernambuco que são 05 famílias, estrada do Zecão e do Sr. Vilmar que passa na ponte bananeira e estrada do Perobal até na ponte Robinho.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_57.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_57.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja realizado limpeza as margens da BR 466 em frente ao loteamento Martila até a antiga courama.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_58.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_58.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de bancos na praça dos Estudantes.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_59.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_59.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza da Creche na localidade do Florestal.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_70.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_70.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Imposto Predial e Territorial Urbano (IPTU) do Município seja congelado.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_61.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_61.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que o executivo realize leilão de bens moveis inservíveis.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_62.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_62.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura dos redutores de velocidade (quebra-molas) na Rua Leônidas Pinto de Camargo.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_63.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_63.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um abrigo para os alunos na esquina da Rua A na localidade da Placa Luar.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_64.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_64.2022.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe a contratação de Treinadores Esportivos para prestação de serviços técnicos profissionais, visando atendimento ao setor de esportes, na programação, supervisão, organização, avaliação e execução de projetos, competições e eventos esportivos com máxima urgência.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_65.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_65.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizado um estudo com o objetivo de viabilizar a construção de Asilo/Casa de Repouso para Idosos.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_66.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_66.2022.pdf</t>
   </si>
   <si>
     <t>Que providencie a pavimentação asfáltica nas Ruas Maria Ap. de Jesus e as Ruas da Comunidade Nossa Senhora do Rocio, nos pequenos trechos onde as mesmas ainda não são pavimentadas.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_67.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_67.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a criação de um programa de casa popular junto a Cohapar para idosos do nosso município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_68.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_68.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a contratação de um técnico e engenheiro agrônomo. Aumente a capacidade do nosso viveiro e crie um programa para incentivar os cafeicultores juntamente com o Executivo, Emater, Cocari, C. Vale, Coamo, Sebrae e etc</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_69.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_69.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras nas principais vias públicas.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_70.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_70.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de placas indicativas e de sinalização de trânsito em frente da Escola na Localidade da Barra Preta.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_71.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_71.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que disponibilize durante o pré-natal o exame de ultrassom morfológico a todas as gestantes.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_72.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_72.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a criação de hortas comunitárias nas áreas públicas de propriedade do Município.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_73.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_73.2022.pdf</t>
   </si>
   <si>
     <t>realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Amarilis.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Pri da Palladar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_74.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_74.2022.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de aumento no repasse do município para a ONG Torre Forte.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_75.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_75.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e roçagem no mato atrás do Estádio Alzemiro F. Rech entre os imóveis do Conjunto Glorinha Rech</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_76.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_76.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza em frente ao Posto de Saúde Horelino Wiedermann, Colégio Estadual José Martí e a Escola Municipal José Clarimundo Filho.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_77.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_77.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a readequação do desvio na obra de pedra irregular na Localidade do Brasinha ao Jardim Florestal, em frente as propriedades do Sr. Plinio, Nenê, Prof. Adelaine, Benedito Pepe, João Barbosa e Jose Jacinto. Essa obra vai facilitar a saída dos moradores desta localidade.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_78.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_78.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza e cascalhamento no final da Rua Getúlio Vargas travessa com a Rua São Paulo.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_79.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_79.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos que estude a possibilidade, junto ao Governo do Estado, que seja aumentando a ponte do Rio do Bulha entre Jardim Alegre ao Jardim Florestal.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_80.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_80.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos aos setores competentes a realização de palestras e oficinas nas Escolas Municipais e Estaduais sobre prevenção e risco no uso de drogas e os malefícios causados pelo uso de drogas, junto as secretárias da assistência social, conselho municipal, psicólogos, juízes e promotores da vara da infância e juventude, policiais militares e etc.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_81.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_81.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a remoção da arvore seca na Praça da Igreja Matrix em frente a sorveria Maristela.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_82.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_82.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando-lhe providências junto ao setor competente, a extensão de rede elétrica (iluminação pública) em frente a propriedade do Sr. Ronaldo Baena próximo a PR466, na Rua Luiz Donatti e na Localidade do Pouso Alegre em frente as casas populares.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_83.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_83.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto a secretária da Agricultura para a promoção de palestra para os agricultores em especial aos pequenos produtores com o tema bovinocultura de leite.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_84.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_84.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicita patrolamento da estrada na Localidade dos Baianos próximo a propriedade do Sr. Pedro Figueiredo.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_85.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_85.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja atendida a Recomendação Administrativa de 2012 do Ministério Público do Paraná e a Resolução nº 29/2017 da Comissão Intergestora Tripartite do Ministério da Saúde. Assim, deve a Secretaria de Saúde atuar no sentido de capacitar e orientar os profissionais médicos a:_x000D_
 1)	Somente prescreverem medicamentos pela Denominação Comum Brasileira (DCB) ou, na sua falta, a Denominação Comum Internacional (DCI), vedando-se, em qualquer hipótese, a prescrição isolada pelo nome comercial (de marca);_x000D_
 2)	Esgotarem as alternativas de medicamentos previstas na Relação Nacional de Medicamentos (RENAME) antes de prescreverem tratamento medicamentoso diverso aos pacientes;_x000D_
 3)	Se ainda assim for necessário a prescrição de medicamento não contemplado pelo SUS, o médico responsável deverá elaborar justificativa técnica consistente fundamentando essa orientação clínica excepcional.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_86.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_86.2022.pdf</t>
   </si>
   <si>
     <t>realizar estudo e providências no sentido de implantar redutores de velocidade (quebra mola) nos endereços mencionados abaixo:_x000D_
 1.	Rua Luiz Donatti próximo a fábrica de moveis HZ Planejados._x000D_
 2.	Avenida Paraná próximo do Nabrasa Burguer &amp; Chopp._x000D_
 3.	Rua Pio XII próximo ao nº 52.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_87.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_87.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando recape em frente à Praça Padre Tadeu Zienski.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_88.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_88.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a contratação de empresa especializada na prestação de serviços de locação e remoção de caçambas estacionárias para retirada de entulho e resíduos sólidos visando atender as necessidades dos munícipes carentes do nosso município e demais secretarias. Essa solicitação visa minimizar os problemas ocasionados por resíduos descartados de forma irregular, que favorece o aumento de locais propícios para a proliferação do mosquito Aedes aegypti.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_89.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_89.2022.pdf</t>
   </si>
   <si>
     <t>que sejam instaladas câmeras de segurança no cemitério municipal, pois estão ocorrendo inúmeros roubos.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_90.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_90.2022.pdf</t>
   </si>
   <si>
     <t>que seja roçada a margem da rodovia do Palmeirinha, desde o início até o acesso às novas casas construídas.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_91.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_91.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a verificação e posteriormente o conserto da tubulação de escoamento pluvial, existente na Rua Ponta Grossa esquina com a Rua Crisântemo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_92.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_92.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a remoção de arvores nos seguintes endereços:_x000D_
 Rua Bandeirantes esquina com a Rua São Paulo,_x000D_
 Rua Getúlio Vargas em frente à Câmara Municipal,_x000D_
 Avenida Tancredo Neves em frente a propriedade do Sr. Serafim.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_93.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_93.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos que seja realizada limpeza nas Localidades da Barra Preta, Baianos, Vila Rural, Placa Luar, Pouso Alegre, Assentamento 8 de Abril e Jardim Florestal a cada 3 meses.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_94.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_94.2022.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, solicitamos que seja realizada limpeza de todos os extensão do parque industrial.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_95.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_95.2022.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, solicitando a contratação de uma pessoa para a limpeza do terminal rodoviário Padre Divino Donizete Maia.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_96.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_96.2022.pdf</t>
   </si>
   <si>
     <t>solicitando o estudo para a construção de um campo suíço próximo ao Posto de Saúde na sede nova do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_97.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_97.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um mata burro na propriedade do Sr. Nelsinho na comunidade do Xaxim.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_98.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_98.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a demarcação de vagas exclusivas para motocicletas, motonetas e ciclomotores, devidamente demarcados com faixas.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_99.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_99.2022.pdf</t>
   </si>
   <si>
     <t>solicitando estudos para a construção da sede própria para conselho tutelar municipal</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_100.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_100.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o estudo para a troca de endereço da Secretaria de Esporte junto a Biblioteca Cidadã.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_101.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_101.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a obrigatoriedade da assinatura de um termo de responsabilidade na concessão de Alvará de Funcionamento para a realização de atividades esporádicas ou de caráter transitório no Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_102.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_102.2022.pdf</t>
   </si>
   <si>
     <t>solicitando do a elaboração de um projeto completo, com planilhas de custos, memorial descritivo e demais planilhas e estudos de viabilidade econômica referentes à construção de uma rotatória na Avenida Getulina, esquina com a Rua São Paulo, Av. Getulina, esquina com a Rua Santo Antonio e Av. Getulina, esquina com a Rua Londres.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_103.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_103.2022.pdf</t>
   </si>
   <si>
     <t>solicitando manutenção e instalação de novas luminárias a Praça Antonio Carlos Francisconi.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_104.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_104.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a roçada, capina e limpeza dos terrenos no Loteamento Montreal.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_105.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_105.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja procedido o empedramento na Marginal Antonio Aparecido Vicente "Vulgo Antonio Raizama, em frente ao antigo Kart Bichara.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_106.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_106.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de mesas de ping-pong em todas as Escolas Municipais e Estaduais.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_107.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_107.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de coberturas nas arquibancadas do Estádio Municipal Alzemiro Francisco Rech.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_108.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_108.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja procedido o patrolamento e empedramento na travessa na Localidade da Placa Luar.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_110.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_110.2022.pdf</t>
   </si>
   <si>
     <t>possibilidade de adquirir camas hospitalares para a concessão de empréstimos para pacientes que necessitam no município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_111.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_111.2022.pdf</t>
   </si>
   <si>
     <t>possibilidade de disponibilizar um ônibus para fazer o transporte dos acadêmicos que residem no Assentamento 8 de abril até a cidade de Ivaiporã, para quer possam fazer faculdade no período noturno.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_112.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_112.2022.pdf</t>
   </si>
   <si>
     <t>para que organize a forma de administração do barracão localizado no Conjunto José Pachulski, de forma que seja eleita uma pessoa para cuidar do barracão.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_113.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_113.2022.pdf</t>
   </si>
   <si>
     <t>realize o cascalhamento da estrada, desde a ponte da Água dos Patos em uma extensão de 1.000 (mil) metros.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_114.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_114.2022.pdf</t>
   </si>
   <si>
     <t>solicitando realização de curso de capacitação para todas as secretarias do nosso Município.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_115.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_115.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que a Casa da Cultura junto com a Biblioteca Cidadã realize um plano de leitura junto aos alunos da nossa rede pública de ensino.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_116.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_116.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, seja realizada a limpeza e desobstrução das “bocas de lobo” do Conjunto Glorinha Rech e Parque das Flores.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_117.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_117.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a instalação de grama sintética em todos os parques públicos de nosso Município.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_118.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_118.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a construção de um portão adequado para o novo pátio de máquinas, uma vez que o portão está atrapalhando e colocando em perigo os munícipes e os aluno e professores da Apae.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_119.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_119.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a revitalização da Praça Tadeu Zienski, pois se trata do principal cartão postal do nosso município e de grande uso pela população.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_120.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_120.2022.pdf</t>
   </si>
   <si>
     <t>solicitando pavimentação asfáltica em frente as Escolas, Posto de Saúde e da Cooperativa no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_121.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_121.2022.pdf</t>
   </si>
   <si>
     <t>cascalhamento e patrolamento da estrada atras do Colégio Prudente de Morais na Localidade do Jardim Florestal</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_122.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_122.2022.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe providências junto ao setor competente, a extensão de rede elétrica (iluminação pública) em frente a C. Vale próximo ao trevo principal de Ivaiporã</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_123.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_123.2022.pdf</t>
   </si>
   <si>
     <t>solicitando patrolamento e cascalhamento ou colocação de fresa asfáltica em toda extensão do parque industrial.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_124.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_124.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a comercialização das carneiras para toda população Jardim Alegrense.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_125.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_125.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento, e limpeza das caixas d’água na estrada do Colibri que dá acesso a propriedade dos irmãos Baena até a propriedade do Sr. Paulo</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_126.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_126.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a manutenção de boca de lobo na Rua São Paulo.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_127.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_127.2022.pdf</t>
   </si>
   <si>
     <t>que seja realizada pintura e remarcação na sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal, vertical e pare nos Conjuntos Parque das Flores e Glorinha Rech.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_128.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_128.2022.pdf</t>
   </si>
   <si>
     <t>solicitando o conserto da grade de proteção, sobre a canalização do escoamento de água na Rua São Paulo em frente à rodoviária.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_129.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_129.2022.pdf</t>
   </si>
   <si>
     <t>solicitando o cascalhamento em todos os pesque pago do Município.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_130.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_130.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos um estudo referente a projetos desenvolvimento da agricultura para que possa cascalhar os carreadores dos produtores.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_131.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_131.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja recolhido lixo nos prédios públicos da Localidade Assentamento 8 de Abril a cada 15 dias.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_132.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_132.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja adiantado o intervalo do nitrogênio para a inseminação, uma vez que a demora pode afetar a qualidade do sêmen ficando infértil.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_133.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_133.2022.pdf</t>
   </si>
   <si>
     <t>que seja feita a notificação dos proprietários de terrenos particulares sujos</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_134.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_134.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a limpeza do telhado do “Jatoba” na praça da Igreja Matrix.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_135.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_135.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a manutenção de boca de lobo na Rua Santos em frente à casa Lar.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>solicitando patrolamento na estrada principal que dá acesso, Arapuá aos Colégio Estadual José Martí, Escola Municipal e na Comunidade do Xaxim divisa do Godoy Moreira.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_137.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_137.2022.pdf</t>
   </si>
   <si>
     <t>solicitando patrolamento e cascalhamento nas estradas da Localidade do Pouso Alegre: família Lange, Elizur, Rubens, Tavares e outros na divisa do Município com Lunardelli.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_138.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_138.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento, e limpeza das caixas d’água na estrada que dá acesso ao cascalho antigo Nelson Rother até antiga Venda do Max.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_139.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_139.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, quanto a substituição ou manutenção de brinquedos dos parques infantil e das ATI academia da terceira idade em todo o nosso Município.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_140.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_140.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a instalação de placas de identificação na Praça Mariana Leite Felix e na Biblioteca Cidadã Marlene de Souza Castilho.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_141.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_141.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, quanto a limpeza do terreno pertencente a Cohapar na Rua Luiz Isidoro.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_142.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_142.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos junto ao executivo a necessidade de recuperação das estradas na comunidade do Assentamento 8 de Abril próximo ao Colégio Velho central, dos produtores, Pernambuco, mas cinco família, Leonardo e sua comunidade, Zezinho e sua comunidade, patrolamento e cascalhamento</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_143.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_143.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos junto ao executivo que seja realizado um tapa buraco na estrada entre Jardim Alegre a Localidade da Barra Preta.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_144.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_144.2022.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, apresentamos à Vossa Excelência, nos termos do art. 99 do Regimento Interno, a presente Indicação, para que, após ouvido o Plenário desta Casa, seja encaminhada ao Senhor Prefeito, que entre em contato com a Sanepar para que tome as devidas providências referente ao buraco na calçada no cruzamento da Av. Paraná com a Rua das Orquídeas.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_145.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_145.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçadas de passeio público em todo o percurso da Rua Pedro Totolo._x000D_
 Justificativa: A calçada faz necessária para melhor segurança aos pedestres e devido ao grande fluxo de veículos, sendo a rua estreita e apertada, dificultando a locomoção dos transeuntes que são obrigados a dividir o espaço destinado aos carros, pois não existe calçada, prejudicando a livre circulação da população, principalmente das crianças, idosos e portadores de necessidades especiais. A construção da calçada se faz necessária e urgente, pois o objetivo principal é dar segurança aos pedestres, evitando possíveis acidentes dos pedestres.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_146.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_146.2022.pdf</t>
   </si>
   <si>
     <t>Realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Pitanga próximo a residência do servidor público aposentado Jose Pedro.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_147.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_147.2022.pdf</t>
   </si>
   <si>
     <t>Que tome as devidas providências junto ao setor competente, solicitando a construção do Centro de Compostagem.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_148.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_148.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja procedido o patrolamento e empedramento nos carreadores dos produtores de leite do Assentamento 8 de Abril aproveitando que os maquinários estão nesta localidade.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Lucas Braga</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_149.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_149.2022.pdf</t>
   </si>
   <si>
     <t>Que tome as devidas providências para que zere a fila de espera na Creche.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_150.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_150.2022.pdf</t>
   </si>
   <si>
     <t>Solicitamos a criação de um serviço de cortejo fúnebre para as famílias, principalmente as mais carentes, que não possuem condições de se deslocar em grande número até o cemitério, a ser prestado pela Prefeitura por meio de ÔNIBUS, devendo ser feito o trajeto do velório até o Cemitério, garantindo, desta forma, o direito à população em acompanhar o enterro de seus entes queridos.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Beto Rohling</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_151.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_151.2022.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que proceda a limpeza e manutenção das bocas de lobo em toda a extensão do Município e que seja realizada com urgência a boca de lobo localizada na Praça Padre Tadeu Zienski. _x000D_
 Justificativa: Devido ao acúmulo de lixo e entulho, a boca de lobo está entupida, impedindo assim o escoamento das águas provenientes da chuva e de residências. Tal fato está incomodando os moradores que residem próximos à mesma. Necessita com urgência dos serviços solicitados.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/243/indicacao_152.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/243/indicacao_152.2022.pdf</t>
   </si>
   <si>
     <t>Que tome as devidas providências junto ao setor competente, solicitando a entrega de novos sacos para coleta de reciclado. Tem reclamações dos nossos Munícipes que na coleta do reciclado tem a troca da sacola e vem sacos estragados.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_153.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_153.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitamos conserto e manutenção predial do Posto de Saúde da localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_154.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_154.2022.pdf</t>
   </si>
   <si>
     <t>que determine a criação de uma forma de comunicação entre Vereadores e Secretários para convites e reuniões e demais assuntos pertinentes a nossa população. Exemplo Grupo de WhatsApp.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_155.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_155.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando serviço de rolo compactador, na estrada que dá acesso a Vila Rural.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_156.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_156.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a doação de um veículo para a ONG dos cachorros</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_157.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_157.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o patrolamento e cascalhamento da estrada da Localidade da Santa Terezinha na localidade do Assentamento 8 de Abril até a Madalena.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_158.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_158.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a abertura de processo seletivo para contratação de estagiário conforme LEI N.º 2279/2020.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_159.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_159.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que seja cedido um veículo para a Regional de Saúde para transporte de pacientes.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_160.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_160.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o concerto da ponte próximo a propriedade do Sr. Edenilson Pires que dá acesso a propriedade do Inaldo Pereira da Costa “Seu Teli”.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_161.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_161.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando recape na Rua Edésio Lopes.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o concerto do meio fio na Rua José Antonio Pereira em frente ao número 152.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_163.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_163.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que seja divulgado no site e nas redes sociais da prefeitura um resumo dos bens e serviços que o município pretende contratar mediante licitação.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_164.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_164.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que seja construído uma cobertura no posto de saúde._x000D_
 Justificativa: Essa cobertura se faz necessário uma vez que as pessoas chegam antes do posto abrir para as consultas e não tem onde se abrigarem do sol ou chuva e também para melhor atender a nossa população.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_165.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_165.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, que seja feito plantios de flores nos sete trevos</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_166.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_166.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que seja feito um levantamento de todas as árvores condenadas, e sejam cortadas e plantando uma nova.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_167.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_167.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que seja disponibilizado uma sala de espera no posto de saúde Juventino L. Pereira.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_168.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_168.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que, juntamente com os Projeto de Lei que envolvam imóveis do Município, seja enviado em anexo o memorial descritivo acompanhado de um mapa para que os vereadores possam identificar a localização do imóvel.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_169.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_169.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a redução na taxa cobrada para a iluminação pública. _x000D_
 Justificativa: No que tange a iluminação pública, temos conhecimento do forte investimento realizado pela administração municipal, substituindo as lâmpadas a vapor por LED e Sistema Fotovoltaica. Estes novos sistemas trazem economia mensal aos cofres públicos e nada mais justo que repensar os valores pagos pelos contribuintes.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_170.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_170.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o concerto da ponte na localidade da Água da Paca na divisa da propriedade do Senhor Paulo com o Senhor Alexandre e seja instalada manilha próximo a propriedade do Senhor Everaldo.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_171.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_171.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando mutirão de serviços de limpeza na BR-PR466 em todo a extensão do parque industrial de nosso Município._x000D_
 Justificativa: Objetivo é coletar materiais que possam servir como criadouros para o mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_172.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_172.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de mais uma mesa e bancos no quiosque na praça da Igreja Matriz a pedido dos idosos do Município.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_173.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_173.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando instalação de containers para coleta de resíduos eletrônicos como lâmpadas, celulares, carregadores, pilhas, etc, e também resíduos líquidos como óleo de cozinha.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_174.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_174.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a reforma total do campo de bocha</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_175.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_175.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a instalação de placa indicativa na Localidade dos Baianos.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_176.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_176.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o recape asfáltico da Rua Pio XII em frente a APAE</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_177.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_177.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a construção de quadras de areia para a prática de esportes como futebol de areia, voleibol de areia, beach tennis e futevôlei em frente ao Estádio Municipal Alzemiro F. Rech. _x000D_
 Estimular a prática de esportes, além de favorecer a saúde das pessoas, também contribui para afastar nossas crianças e adolescentes da violência, tráfico de drogas e ociosidade. Além disso, o esporte promove o convívio social entre as pessoas e auxilia até no desempenho educacional dos estudantes.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/272/indicacao_178.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/272/indicacao_178.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando providências para o melhoramento da iluminação pública em frente as Escolas, Posto de Saúde e da Cooperativa no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/273/indicacao_179.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/273/indicacao_179.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, providencie manutenção e limpeza dos reservatórios de água das unidades de saúde, CMEIS, Escolas Municipais e todos prédios utilizados pela administração, como medida de prevenção e cuidado com a saúde dos usuários e trabalhadores.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, providencie a elaboração do projeto de calçamento de pedras poliédricas (pedras irregulares), nas localidades do Cascalho, Bem-te-vi e Assentamento 8 de abril.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que o município acompanhe o piso salarial nacional dos profissionais da enfermagem aprovado pelo congresso nacional e sancionado pelo Presidente da República</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/276/indicacao_182.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/276/indicacao_182.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a construção de um ponto de ônibus para a comunidade do Pouso Alegre, tendo em vista a necessidade dos moradores, com objetivo de proporcionar aos usuários melhores condições de conforto e segurança. A fim de solucionar os transtornos vivenciados pelos usuários, principalmente para os trabalhadores desta comunidade.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/277/indicacao_183.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/277/indicacao_183.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a extensão de rede elétrica (iluminação pública) na Comunidade Central no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_184.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_184.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a construção de uma pista de laço._x000D_
 Justificativa: A presente indicação faz necessária tendo em vista que em nosso município temos uma equipe que gosta muito da prática desse esporte e estão demonstrando que tem capacidade para desenvolvê-lo com muito brilhantismo. Então nada mais justo do que viabilizar a construção de uma Pista de Laço para os praticantes deste Esporte que anseia com um espaço de lazer e bem-estar.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_185.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_185.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicita a construção de rampas de acessibilidade em vários pontos de nosso Município.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_186.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_186.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, providenciando estudos para compra de equipamentos de pintura e demarcação de sinalização viária.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_187.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_187.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a contratação de um Técnico Agropecuária e um Engenheiro Agrônomo para secretaria da agricultura. Para melhor atender os agricultores e pecuaristas do nosso município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_188.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_188.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a limpeza do terreno ao lado do Posto de Saúde da Localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_189.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_189.2022.pdf</t>
   </si>
   <si>
     <t>Que tome as devidas providências junto ao setor competente, solicitando a instalação de uma tabela e cesta de basquete na quadra da Localidade da Placa Luar.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_190.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_190.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, para a criação da Campanha “PÉ NA FAIXA”, com a finalidade de promover ações de divulgação e conscientização para os motoristas de veículos automotores quanto à obrigatoriedade de parar seus veículos para a travessia de pedestres, quando estes estão atravessando na faixa e/ou quando sinalizarem sua intenção de utilizar a faixa de pedestre.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_191.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_191.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, a instalação de uma grade de proteção na barragem no Lago Ângelo Santini.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_192.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_192.2022.pdf</t>
   </si>
   <si>
     <t>que proíba servidores públicos não habilitado a dirigirem os veículos, Caminhões e Maquinas pertencente a frota do Município.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_193.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_193.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando junto a Companhia de Saneamento do Paraná (Sanepar), a extensão de rede de água no nosso Parque Industrial Até a Coamo passando pela Pitangueiras e também na extensão na Rua Luiz Donati.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_194.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_194.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, providenciar cascalhamento nas paradas de ônibus em frente as Escolas Municipal, Estadual no assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_195.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_195.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a pintura nos muros do Cemitério Municipal.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_196.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_196.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o patrolamento em toda a extensão estrada da Localidade do Jardim Florestal.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a extensão de rede elétrica nas 41 casas novas próximo à Rua Luis Izidoro.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, a realização de um arrastão de limpeza em todo município._x000D_
 Justificativa: Essa solicitação visa minimizar os problemas ocasionados pela chuva com o acumulo de água, que favorece o aumento de locais propícios para a proliferação do mosquito Aedes aegypti, Zica, Chicungunya e do mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_199.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_199.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências em relação aos animais de ruas, abandonados ou em situação de risco; ou de perigo; tanto para cães como para animais de grande porte.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_200.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_200.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, que estude a possibilidade de se construir uma praça com playground na Localidade da Barra Preta ao lado da creche. _x000D_
 Justificativa: Esta indicação se faz necessária, pois ao construir um parque infantil no mencionado local as crianças que ali residem poderão ter mais uma opção de lazer, fato este que proporcionará aos moradores atividades de lazer e passeios com a família. Vale ressaltar que as crianças precisam ter seu momento de diversão e para que isso seja possível é necessária a construção de um playground adequado, bem estruturado para oferecer maior segurança às pessoas que venham frequentar esse lugar.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_201.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_201.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando o recape asfáltico do asfalto que dá acesso a Localidade do Palmeirinha.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_202.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_202.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando o recape asfáltico nas ruas do Loteamento Jardim América.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_203.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_203.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando a reforma da cobertura do Ginásio de Esporte Gilberto Tadeu Silva.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_204.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_204.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando que adote medidas necessárias objetivando a instalação de lixeiras nas vias públicas, sobretudo em lugares estratégicos como em frente de escolas, ponto de ônibus, nas praças e posto de saúde.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_205.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_205.2022.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, solicitamos que seja feito patrolamento, empedramento nas ruas da Barra preta, que não foi feito pedra irregulares.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_206.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_206.2022.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, solicitamos que seja feito patrolamento estrada da Localidade da Água do Coquinho próximo a propriedade dos Beltrames e Associação dos Trilheiros.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_207.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_207.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, Solicitando a troca de lâmpadas comuns por lâmpadas de LED nos refletores do Estádio Municipal Alzemiro F. Rech.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_208.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_208.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, solicitando a regulamentação da escolha de diretores e vice-diretores da rede Municipal de Ensino para que seja feito votação onde todos os pais dos alunos possam exercer o direito de escolha.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_209.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_209.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma praça pública no final do Conjunto José Pachulski próximo a propriedade do Sr. Timóteo._x000D_
 Justificativa: Considerando a importância das Praças Públicas para a qualidade de vida da população uma vez que a área serve não somente para tornar o local mais arborizado como também enquanto ponto de encontro de adultos, jovens e crianças.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_210.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_210.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a contratação de um Técnico de Basquetebol para o time feminino de Jardim Alegre e a liberação de horários para treinamentos, haja visto que é um pedido do ano de 2020.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_211.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_211.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, a fim de que seja realizado estudo prévio sobre a possibilidade de alienação (venda) de imóveis (terrenos) do nosso município e a consequente utilização dos valores arrecados para a construção de Barracões e posterior concessão, mediante licitação, para que novas empresas se instalem.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_212.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_212.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, para a construção de um espaço para a pratica do jogo de maias.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_213.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_213.2022.pdf</t>
   </si>
   <si>
     <t>Que interceda junto aos Órgãos Estaduais competentes para que seja providenciada a instalação de um RADAR ou LOMBADA ELETRÔNICA (REDUTOR DE VELOCIDADE) no Trevo da Placa Luar.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, realizar estudos e providências no sentido de implantar 02 redutores de velocidade (quebra mola) na praça da igreja matriz.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_215.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_215.2022.pdf</t>
   </si>
   <si>
     <t>adoção de providencias necessárias para a contratação de Engenheiro Agrônomo para atender demandas de Produtores Rurais de Jardim Alegre.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_216.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_216.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento e patrolamento na estrada da Localidade da Água do Sarandi.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_217.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_217.2022.pdf</t>
   </si>
   <si>
     <t>solicitando cascalhamento e patrolamento na estrada em 100 metros da estrada que dá acesso a antiga Olaria.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_218.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_218.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a criação de um programa de entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas com deficiência e idosas, usuárias do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_219.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_219.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito um mutirão para atender as demandas dos produtores rurais que teve as estradas danificada com as chuvas.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_220.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_220.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, para a realização de estudos e providências no sentido de implantar redutores de velocidade (quebra mola) na Rua Pitanga. _x000D_
 JUSTIFICATIVA: Tendo em vista a grande velocidade de carros e motos na localidade o que coloca em risco a integridades físicas das crianças que moram e brincam nessa rua. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_221.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_221.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando cascalhamento em frente à sede nova do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_222.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_222.2022.pdf</t>
   </si>
   <si>
     <t>que viabilize a concessão do cartão alimentação para todos Servidores Públicos do Município de Jardim Alegre.  _x000D_
 JUSTIFICATIVA: Tal solicitação se justifica pela necessidade de promover efetiva valorização dos servidores públicos municipais. Benefícios e incentivos proporcionam melhorias na produtividade, na satisfação do servidor, bem como reflexos positivos na própria saúde e no ambiente de trabalho._x000D_
 É válido ainda ressaltar que o benefício tem caráter indenizatório, não entrando no cômputo da base de cálculo do percentual de despesas com pessoal (Lei de Responsabilidade Fiscal – LC 101/2002)._x000D_
 Vale ainda, registrar que o Poder Executivo Municipal pode conceder o Auxílio Alimentação para os seus servidores, uma vez que o município está com sua arrecadação._x000D_
 Considerando que este benefício já é disponibilizado em diversos municípios brasileiros e em especial nos municípios do vale do Ivaí, é que justificamos está propositura._x000D_
 Assim sendo, esperamos a atenção por parte do Executivo Munici</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_223.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_223.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja fornecido lanche aos pacientes que se deslocam para outras cidades, em busca de tratamento. Alguns doentes não têm recursos financeiros para se alimentar e dependem da caridade.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_224.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_224.2022.pdf</t>
   </si>
   <si>
     <t>solicitando recape asfáltico na Rua Benigno Rodrigues no Jardim América.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_225.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_225.2022.pdf</t>
   </si>
   <si>
     <t>Que a decoração de natalina seja especial._x000D_
 _x000D_
 _x000D_
 Justificativa: Viver o espírito de Natal, onde as pessoas busquem união e paz, contagiando a cidade, visando chamar a atenção dos turistas e também fortalecer o comércio, motivando as vendas na época mais importante do ano.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_226.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_226.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que seja feito o beiral no Colégio Dílson Teixeira Coelho.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_227.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_227.2022.pdf</t>
   </si>
   <si>
     <t>Reivindicando que seja construída uma ATI (academia da terceira idade) na Localidade do Jardim Florestal._x000D_
 Justificativa: A implantação dos aparelhos de ginásticas destinados à terceira idade tornará a vida desses Munícipes mais saudáveis, razão pela qual fazemos a presente indicação.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_228.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_228.2022.pdf</t>
   </si>
   <si>
     <t>Reivindicando que seja construída uma ATI (academia da terceira idade) na Localidade do Brasinha._x000D_
 Justificativa: A implantação dos aparelhos de ginásticas destinados à terceira idade tornará a vida desses Munícipes mais saudáveis, razão pela qual fazemos a presente indicação.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_229.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_229.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que forneça cursos profissionalizantes para trabalhadores que atuam na limpeza e serviço gerais.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>solicitando que inclua Prevenção a violência doméstica como tema transversal no currículo básico nas escolas municipais.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_231.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_231.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando o serviço de doação e plantio de mudas em todo o calçamento da área urbana do nosso Município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_232.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_232.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando que os novos postes da rede elétrica sejam instalados mais longe das margens da estrada, uma vez que estão sendo instalados poste na localidade do Assentamento 8 de Abril muito próximo a estrada.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_233.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_233.2022.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando-lhe providências junto ao setor competente, a extensão de rede elétrica na Rua Rio de Janeiro e que seja realizado o empedramento.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_234.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_234.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a construção de uma quadra de areia no Lago Ângelo Santini.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_235.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_235.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a concessão de reajuste salarial de 10% para todos os servidores municipais com o objetivo de compensar a defasagem salarial.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_236.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_236.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a aquisição de mais material e equipamentos odontológicos para atender a nossa demanda.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_237.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_237.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a aquisição e instalação de Câmeras de Monitoramento em pontos estratégicos da Escola Municipal José Clarimundo Filho.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_238.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_238.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a limpeza dos terrenos particulares no Loteamento Montreal e efetue a cobrança dos serviços aos proprietários._x000D_
 Justificativa: A matéria ora proposta tem por objetivo atender aos pedidos dos moradores dessa localidade do nosso Município, visto que, a área apresenta mato muito alto, a população tende a jogar entulhos e lixo no local, propiciando a criação de animais peçonhentos e ratos.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_239.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_239.2022.pdf</t>
   </si>
   <si>
     <t>que tome as devidas providências junto ao setor competente, solicitando a troca de lâmpadas comuns por lâmpadas de LED no batalhão próximo ao trevo principal de Ivaiporã.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_240.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_240.2022.pdf</t>
   </si>
   <si>
     <t>solicitando a criação do programa de entrega domiciliar gratuita de medicamentos de uso contínuo às pessoas portadoras de necessidades especiais e idosas.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_241.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_241.2022.pdf</t>
   </si>
   <si>
     <t>solicitamos que seja realizado um melhoramento com pedras (cascalhos) nos fundos da Bratac - Fiação de Seda.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_01.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_01.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando informação sobre quando termina o prazo das dividas dos mandatos anteriores e quais estão para pagar e parcelar.</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/94/requerimento_02.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/94/requerimento_02.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe cópia do Projeto/Convênio/Termo do poço artesiano do assentamento 08 de abril, firmado com INCRA no valor de R$1.040.000,00 (Um milhão e quarenta mil reais).</t>
   </si>
   <si>
     <t>Solicitando-lhe informações acerca das instalações dos semáforos._x000D_
 Cópia do estudo realizado para implantação, contendo especificadamente quantos carros passam nesses 02 locais de instalação?_x000D_
 Quantos acidentes ocorrerão?_x000D_
 Qual o valor gasto? Se existe algum tipo de gasto mensal ou anual.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_04.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_04.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe relatório de gasto com publicidade do ano de 2019 até a presente data, juntamente empenho, ordem de pagamento e contrato.</t>
   </si>
   <si>
     <t>Pri da Palladar, Beto Rohling, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_05.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_05.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe relatório contendo cargo e valores da remuneração dos servidores em cargo em comissão na gestão do ano de 2013 a 2016.</t>
   </si>
   <si>
     <t>Pri da Palladar, Beto Rohling, Pinguinha, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_06.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_06.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe qual foi o impacto orçamentário financeiro no município com a revisão Geral Anual dos vencimentos dos servidores públicos.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_07.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_07.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, cópia do contrato do processo licitatório de serviços de pneus.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_08.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_08.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, sobre o consórcio da patrulha rural:_x000D_
 Se ele ainda existe?_x000D_
 Quantos km de estrada, especificando os lugares foi feito até o momento?_x000D_
 Qual o valor gasto?.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_09.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_09.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe a realização de um REFERENDO para que a população Jardim Alegrense ratifique ou não a instalação dos dois semáforos, tendo em vista que a resposta do requerimento n° 03/2022 (ofício 071/2022-GAB) informou que não houve estudo formal para a instalação semafórica.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_10.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_10.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, as seguintes informações: 1) Quantos cargos comissionado existem na Prefeitura Municipal de Jardim Alegre? 2) Qual o nome de cada comissionado, função exercida pelos mesmos, e qual o valor salarial que cada um recebe?</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/103/requerimento_11.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/103/requerimento_11.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, Qual o valor gasto nas 04 pontes construídas no Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>Parabólica, Lucas Braga, Língua Preta, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_12.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_12.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, _x000D_
 Qual o andamento do processo para a abertura do laboratório para a realização exames de análises clínicas dos pacientes.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_13.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_13.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, relação das emendas conquistadas na gestão 2013/16 e que foram concretizadas na gestão do atual prefeito.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_14.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_14.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, Relatório dos valores gasto de mão de obra na reforma da Capela Mortuária? Especificando os serviços, metragem e demais serviços.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_15.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_15.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, cópia do contrato com a empresa CAMPOS VERDES no qual realiza o serviço de limpeza em nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_16.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_16.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, sobre processos de concessão de direito real de uso para empresas instalarem no Parque Industrial do nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_17.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_17.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, _x000D_
 Relatórios contendo os valores gastos de cada ponte construída no Assentamento 8 de Abril, as seguintes pontes: _x000D_
 Ponte do Robinho; _x000D_
 Ponte do Guarani; _x000D_
 Ponte do Pepe; _x000D_
 Ponte do Vilmarzinho.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_18.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_18.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, _x000D_
 Relatórios contendo os valores gastos nas construções dos poços artesiano no Assentamento 8 de Abril, nas Comunidades do Xaxim e Perobal.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_19.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_19.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, relatório contendo quantidade de muda frutíferas doadas pelo município, quantos produtores e quais produtores vão plantar laranja comercialmente.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_20.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_20.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, quantas comunidade foram atendidas e beneficiada com água em todo nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_21.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_21.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, sobre a reforma da Capela Mortuária: _x000D_
 Qual o prazo para a conclusão e o que precisa para dar continuidade a obra?</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_22.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_22.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, relatório dos trabalhadores da Empresa Campos Verde a qual o Município tem contrato, contendo quantidade de pessoas, nome das mesmas, local onde trabalha/trabalhou, quantas diárias e valor das mesmas desde janeiro de 2021 até a presente data.</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_23.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_23.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, qual a situação do imóvel objeto da Matrícula sob nº 16.923 do Registro de Imóveis da Comarca de Ivaiporã, Estado do Paraná, a saber, área de terras igual a 34,9932 ha do Lote de Terras sob o nº 10 e 10-A (dez e dez “a”), com área de 15,0 alqueires paulistas, ou 363.000,00 m² da Gleba Bulha Secção “A”, Município de Jardim Alegre, ou seja, este imóvel foi objeto de concessão? Ou objeto de arrendamento? Ou objeto de locação? Sendo a resposta positiva, requer o fornecimento de cópia do contrato.</t>
   </si>
   <si>
     <t>Parabólica, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_24.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_24.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta casa de leis, para fins de esclarecimento público, sobre a recuperação e conservação de minas e nascente:  1- Qual o valor do recurso destinado? 2- Quais as minas foram preservadas e conservadas, contendo descrição de localidade e valores gastos?  3- Se tem algum saldo em conta pra essa finalidade.</t>
   </si>
   <si>
     <t>Solicitando-lhe que informe a esta Casa de Leis, para fins de esclarecimento público, sobre os seguintes questionamentos:_x000D_
 1)	Qual foi o valor arrecadado pelo Município de Jardim Alegre a título de contribuição para o custeio do serviço de iluminação pública (COSIP) nos meses de janeiro, fevereiro, março, abril, maio e junho do ano de 2022?_x000D_
 2)	Qual foi o valor gasto pelo Município de Jardim Alegre a título de custeio do serviço de iluminação pública que originou a cobrança da COSIP nos meses de janeiro, fevereiro, março, abril, maio e junho do ano de 2022?</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_26.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_26.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o processo licitatório do veículo que transporta pacientes do Assentamento 8 de Abril até o Município, bem como cópia do processo licitatório e do Termo Aditivo (se houve). Requer informações sobre os seguintes questionamento: quanto tempo está sendo realizado esse serviço? Qual o valor do Quilômetro? Relatório do valor gasto mês a mês?</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_27.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_27.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o real motivo de ter parado com o serviço de cortejo fúnebre prestado pela Prefeitura por meio de ÔNIBUS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_28.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_28.2022.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento do Secretário Municipal de Agricultura, Sr. Claudinei Ferreira, na sede da Câmara Municipal no dia 15/08/2022, às 18:30 horas, conforme preconiza o art. 29, inciso XVIII, da Lei Orgânica do Município, para tratar assuntos relacionados a sua pasta.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_29.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_29.2022.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento da Diretora do Departamento de Tributação, Srª. Ana Maria Rauta Mazieiro, na sede da Câmara Municipal no dia 08/08/2022, às 18:30 horas, conforme preconiza o art. 29, inciso XVIII, da Lei Orgânica do Município, para explanar sobre IPTU.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_30.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_30.2022.pdf</t>
   </si>
   <si>
     <t>Requer extrato bancário e saldo atualizado da conta da COSIP.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Língua Preta, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_31.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_31.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Concessão do Direito real de Uso de imóvel público feito à empresa GAIA ALIMENTOS LTDA, conforme consta nos questionamentos feito no Requerimento em anexo.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_32.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_32.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações se existe projeto dos poços artesianos na Localidade da Santa Terezinha no Assentamento 08 de Abril, referente ao Convênio firmado com INCRA no valor de R$ 1.040.000,00 (um milhão e quarenta mil reais). Sendo a resposta positiva, requer o fornecimento de cópia do mesmo.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_33.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_33.2022.pdf</t>
   </si>
   <si>
     <t>Solicita o envio dos memoriais descritivos juntamente com o mapa especificando os imóveis que já foram objeto de doação e concessão do direito real de uso pelo Município desde o ano de 2017 até a presente data.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_34.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_34.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os resfriadores de leite: 1) Quantos resfriadores foram entregues aos produtores? 2) Nomes dos produtores que receberam os resfriadores bem como o endereço dos mesmos.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_35.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_35.2022.pdf</t>
   </si>
   <si>
     <t>Requer o envio de cópia das seguintes Notas de Autorização de Despesa (NAD’s) do exercício financeiro de 2019, a saber: NAD 1770, NAD 1446, NAD 791, NAD 1769, NAD 1812, NAD 1814, NAD 1816, NAD 3883, NAD 3886, NAD 3887, NAD 3888, NAD 4339, NAD 4342, NAD 4344, NAD 4346.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_36.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_36.2022.pdf</t>
   </si>
   <si>
     <t>REQUER, em complementação ao Requerimento nº 35/2022, cópia dos seguintes Empenhos do exercício financeiro de 2019, a saber: EMPENHO 3521, EMPENHO 3522, EMPENHO 3523, EMPENHO 3524, EMPENHO 3920, EMPENHO 3921, EMPENHO 3922.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_37.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_37.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os recapes que estão sendo realizados, a saber: Quais ruas foram e serão contempladas? Qual a espessura da malha asfáltica? Qual o valor do metro?</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_38.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_38.2022.pdf</t>
   </si>
   <si>
     <t>Requer relação contendo nomes das munícipes que recebem cesta básica pelo CRAS, Bolsa família e as famílias participa do programa leite das crianças.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>Pio, Lucas Braga, Língua Preta, Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_39.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_39.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do barracão e equipamentos da APRO - Associação de Produtores Rurais de Jardim Alegre.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_40.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_40.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os recursos destinados pelo Governo Federal e Estadual no combate à pandemia causada pelo COVID-19, a saber: 1) Qual o valor total que o Município recebeu do Governo Federal e do Estadual? 2) Relatório de sua aplicação.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_41.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_41.2022.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os recursos oriundos do Programa Opera Paraná, a saber: 1) Qual valor do repasse do programa para o Município? 2) Quantas equipes trabalha no programa Opera Paraná? 3) Caso resposta seja positiva, o nome dos mesmos?</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_42.2022.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_42.2022.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento do Diretor do Departamento de Administração, Sr. Paulo Roberto Messias, na sede da Câmara Municipal no dia 28/11/2022, às 18:30 horas, conforme preconiza o art. 29, inciso XVIII, da Lei Orgânica do Município, para tratar assuntos relacionados a sua pasta.</t>
   </si>
   <si>
     <t>Solicitando-lhe informação sobre quando termina o prazo das dividas dos mandatos anteriores e quais estão para pagar e parcelar.</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>Autoriza a Revisão Geral Anual dos vencimentos dos servidores públicos do Poder Legislativo municipal e dá outras providências</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher no âmbito do poder Legislativo do Município de Jardim Alegre, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_05.2022_-_l_-_farmacia_solidaria.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_05.2022_-_l_-_farmacia_solidaria.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE JARDIM ALEGRE, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projet1.pd</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projet1.pd</t>
   </si>
   <si>
     <t>INSTITUI A ASSISTÊNCIA TÉCNICA PÚBLICA E GRATUITA PARA PROJETO E CONSTRUÇÃO DE HABITAÇÃO DE INTERESSE SOCIAL PARA AS FAMÍLIAS DE BAIXA RENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_07.2022_-_l_-_proibe_pontes_de_madeira.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_07.2022_-_l_-_proibe_pontes_de_madeira.pdf</t>
   </si>
   <si>
     <t>PROIBE CONSTRUÇÃO DE PONTE DE MADEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3537,68 +3537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei__n__37-2022__-_abre_credito_especial_covid.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei__n_41-2022_-_seil_escesso_de_arrecadacao_obras_e_urbanismo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei__n_42-2022_-_emenda_especial_gleisi_hoffmann_obras_e_urbanismo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei__n_43-2022_-_emenda_especial_rubens_bueno_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_46.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_49.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_50.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_51.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_53.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_54.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_55.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_56.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_57.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_58.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_59.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_60.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_61.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_62.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_63.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_04.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_07.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_13.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_14.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_16.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_17.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_18.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_19.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_20.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_21.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_22.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_23.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_25.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_26.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_27.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_28.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_29.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_30.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_31.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_32.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_33.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_34.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_35.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_36.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_37.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_38.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_39.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_40.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_41.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_42.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_43.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_44.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_45.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_46.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_47.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_48.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_49.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_50.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_51.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_52.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_53.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_54.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_55.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_56.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_57.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_58.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_59.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_70.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_61.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_62.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_63.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_64.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_65.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_66.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_67.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_68.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_69.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_70.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_71.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_72.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_73.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_74.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_75.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_76.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_77.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_78.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_79.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_80.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_81.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_82.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_83.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_84.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_85.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_86.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_87.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_88.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_89.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_90.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_91.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_92.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_93.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_94.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_95.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_96.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_97.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_98.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_99.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_100.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_101.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_102.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_103.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_104.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_105.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_106.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_107.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_108.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_110.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_111.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_112.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_113.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_114.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_115.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_116.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_117.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_118.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_119.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_120.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_121.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_122.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_123.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_124.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_125.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_126.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_127.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_128.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_129.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_130.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_131.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_132.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_133.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_134.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_135.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_137.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_138.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_139.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_140.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_141.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_142.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_143.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_144.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_145.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_146.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_147.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_148.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_149.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_150.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_151.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/243/indicacao_152.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_153.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_154.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_155.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_156.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_157.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_158.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_159.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_160.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_161.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_163.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_164.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_165.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_166.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_167.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_168.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_169.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_170.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_171.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_172.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_173.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_174.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_175.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_176.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_177.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/272/indicacao_178.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/273/indicacao_179.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/276/indicacao_182.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/277/indicacao_183.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_184.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_185.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_186.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_187.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_188.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_189.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_190.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_191.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_192.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_193.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_194.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_195.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_196.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_199.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_200.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_201.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_202.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_203.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_204.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_205.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_206.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_207.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_208.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_209.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_210.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_211.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_212.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_213.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_215.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_216.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_217.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_218.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_219.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_220.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_221.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_222.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_223.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_224.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_225.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_226.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_227.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_228.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_229.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_231.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_232.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_233.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_234.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_235.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_236.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_237.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_238.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_239.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_240.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_241.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_01.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/94/requerimento_02.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_04.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_05.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_06.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_07.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_08.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_09.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_10.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/103/requerimento_11.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_12.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_13.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_14.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_15.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_16.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_17.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_18.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_19.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_20.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_21.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_22.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_23.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_24.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_26.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_27.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_28.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_29.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_30.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_31.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_32.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_33.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_34.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_35.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_36.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_37.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_38.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_39.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_40.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_41.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_42.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projet1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_05.2022_-_l_-_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projet1.pd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_07.2022_-_l_-_proibe_pontes_de_madeira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_lei_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_de_lei_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/21/projeto_de_lei_04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/23/projeto_de_lei_05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_de_lei_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/179/projeto_de_lei_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/180/projeto_de_lei_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/182/projeto_de_lei_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/183/projeto_de_lei_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/184/projeto_de_lei_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/185/projeto_de_lei_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/186/projeto_de_lei_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/188/projeto_de_lei_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/189/projeto_de_lei_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/190/projeto_de_lei_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_de_lei_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/192/projeto_de_lei_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/193/projeto_de_lei_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/195/projeto_de_lei_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/197/projeto_de_lei_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/198/projeto_de_lei_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/199/projeto_de_lei__n__37-2022__-_abre_credito_especial_covid.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/201/projeto_de_lei_39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/203/projeto_de_lei__n_41-2022_-_seil_escesso_de_arrecadacao_obras_e_urbanismo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/204/projeto_de_lei__n_42-2022_-_emenda_especial_gleisi_hoffmann_obras_e_urbanismo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei__n_43-2022_-_emenda_especial_rubens_bueno_assistencia_social.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_46.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_49.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_50.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_51.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_53.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_54.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_55.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_56.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_57.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_58.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_59.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_60.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_61.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_62.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_63.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_resolucao_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao_04.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_07.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao_13.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao_14.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_16.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_17.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_18.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_19.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_20.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_21.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/33/indicacao_22.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/34/indicacao_23.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/35/indicacao_24.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/36/indicacao_25.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_26.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_27.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_28.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_29.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_30.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_31.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_32.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_33.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_34.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_35.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_36.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_37.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_38.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_39.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_40.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_41.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_42.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/55/indicacao_43.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/56/indicacao_44.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/57/indicacao_45.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/58/indicacao_46.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/59/indicacao_47.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/60/indicacao_48.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_49.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/62/indicacao_50.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_51.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_52.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_53.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_54.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_55.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_56.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_57.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_58.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_59.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_70.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_61.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_62.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_63.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_64.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_65.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_66.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_67.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_68.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_69.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_70.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_71.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_72.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_73.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_74.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_75.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_76.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_77.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_78.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_79.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_80.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_81.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_82.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_83.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_84.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_85.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_86.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_87.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_88.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_89.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_90.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_91.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_92.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_93.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_94.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_95.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_96.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_97.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_98.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_99.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_100.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_101.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_102.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_103.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_104.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_105.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_106.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_107.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_108.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_110.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_111.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_112.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_113.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_114.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_115.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_116.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_117.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_118.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_119.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_120.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_121.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_122.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_123.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_124.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_125.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_126.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_127.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_128.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_129.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_130.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_131.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_132.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_133.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_134.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_135.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/171/indicacao_137.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_138.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_139.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_140.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_141.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_142.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_143.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_144.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/236/indicacao_145.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/237/indicacao_146.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/238/indicacao_147.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_148.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_149.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_150.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_151.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/243/indicacao_152.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_153.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_154.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_155.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_156.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_157.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_158.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_159.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_160.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/255/indicacao_161.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_163.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_164.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_165.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_166.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_167.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_168.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/263/indicacao_169.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/264/indicacao_170.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/265/indicacao_171.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_172.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/267/indicacao_173.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/268/indicacao_174.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/269/indicacao_175.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/270/indicacao_176.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/271/indicacao_177.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/272/indicacao_178.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/273/indicacao_179.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/276/indicacao_182.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/277/indicacao_183.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_184.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_185.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_186.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_187.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_188.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_189.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_190.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_191.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_192.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_193.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_194.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_195.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_196.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_199.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_200.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_201.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_202.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_203.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_204.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_205.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_206.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_207.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_208.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_209.2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_210.2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_211.2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_212.2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_213.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_215.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_216.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_217.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_218.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_219.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_220.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_221.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_222.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_223.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_224.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_225.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_226.2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_227.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_228.2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_229.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_231.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_232.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_233.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_234.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_235.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_236.2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_237.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_238.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_239.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_240.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_241.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/234/requerimento_01.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/94/requerimento_02.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/96/requerimento_04.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/97/requerimento_05.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_06.2022.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_07.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_08.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_09.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/102/requerimento_10.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/103/requerimento_11.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/104/requerimento_12.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/117/requerimento_13.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/118/requerimento_14.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/119/requerimento_15.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_16.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_17.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_18.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_19.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_20.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_21.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_22.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_23.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_24.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/689/requerimento_26.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/690/requerimento_27.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/691/requerimento_28.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/692/requerimento_29.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/693/requerimento_30.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/694/requerimento_31.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/695/requerimento_32.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/696/requerimento_33.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_34.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_35.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/699/requerimento_36.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/700/requerimento_37.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/701/requerimento_38.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/702/requerimento_39.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/703/requerimento_40.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/704/requerimento_41.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/705/requerimento_42.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/610/projet1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_no_05.2022_-_l_-_farmacia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/612/projet1.pd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_no_07.2022_-_l_-_proibe_pontes_de_madeira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="86" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>