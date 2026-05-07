--- v0 (2025-12-14)
+++ v1 (2026-05-07)
@@ -54,3438 +54,3438 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_decreto_legislativo_no_01.2021_-_julga_as_contas_do_poder_executivo_de_2016.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_decreto_legislativo_no_01.2021_-_julga_as_contas_do_poder_executivo_de_2016.pdf</t>
   </si>
   <si>
     <t>Julga as contas do Poder Executivo Municipal relativo ao Exercício Financeiro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_decreto_legislativo_no_02.2021_-_julga_as_contas_do_poder_executivo_de_2019.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_decreto_legislativo_no_02.2021_-_julga_as_contas_do_poder_executivo_de_2019.pdf</t>
   </si>
   <si>
     <t>Julga as contas do Poder Executivo Municipal relativo ao Exercício Financeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o art. 130 da Resolução nº 06, de 04 de dezembro de 2006 (Regimento Interno da Câmara Municipal de Jardim Alegre).</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Presidente da Câmara</t>
   </si>
   <si>
     <t>Revoga o inciso V do §4º do art. 57 da Resolução nº 06, de 04 de dezembro de 2006 (Regimento Interno da Câmara Municipal de Jardim Alegre).</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_de_resolucao_no_03.2021_abre_um_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_de_resolucao_no_03.2021_abre_um_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Adicional Suplementar para o Legislativo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/635/projeto_de_resolucao_no_04.2021_plantao_de_final_de_ano.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/635/projeto_de_resolucao_no_04.2021_plantao_de_final_de_ano.pdf</t>
   </si>
   <si>
     <t>Estabelece regime de plantão na Câmara Municipal de Jardim Alegre do dia 24/12/2021 até o dia 31/12/2021.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>INDI</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_01.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_01.2021.pdf</t>
   </si>
   <si>
     <t>Solicitar através do setor competente viabilize a construção de galeria e manta asfáltica na Rua Projetada “A”.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_02.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_02.2021.pdf</t>
   </si>
   <si>
     <t>Que através do setor competente que disponibilize um veículo para uso específico dos Munícipes que faz radioterapia e quimioterapia em outros Municípios.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>Beto Rohling</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_03.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_03.2021.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que tome providências quanto à construção de um bueiro localizado na Rua Itapuã.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Pinguinha</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_04.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_04.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfáltico nas Ruas no Conjunto João José Pavan em toda a extensão da Rua Londres.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Pri da Palladar</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_05.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_05.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de Farmácia no Hospital Municipal.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Sônia Campos</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_06.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_06.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de trator cortador de grama, para a manutenção e conservação de praças e avenidas.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_07.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_07.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de chamada pública com urgência para credenciamento de médicos especialista para atender em nosso Município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Parabólica</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_08.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_08.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito readequação, patrolamento e cascalhamento das estradas do Assentamento 8 de Abril, bem como as caixas d'agua da referida estrada._x000D_
 JUSTIFICATIVA: Esta é uma solicitação dos moradores os quais relatam a necessidade da readequação, patrolamento e cascalhamento pois a situação está crítica, dificultando o tráfego do ônibus de transporte escolar, dos moradores e também dos produtores que faz o escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_09.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_09.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo promova ou libere os professores Municipal para curso e capacitação para de alfabetização dos Estudantes com Deficiência.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_10.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_10.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada readequação, patrolamento e cascalhamento da estrada que dá acesso a propriedade do Senhor Vicente Pianovski, João Midena, Alsenirio Francisconi até a propriedade do Senhor João Masson._x000D_
 Justificativa: A apresentação desta indicação visa atender solicitação dos moradores da localidade em questão, pois tais estradas vêm causando transtornos e dificuldades à população desta localidade.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Língua Preta</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_11.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_11.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, que através do setor competente realize a limpeza e recolhimento de lixo no final da rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_12.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_12.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, que através do setor competente para que seja construída uma rotatória entre a Rua Santos, Rua Cambe, Rua Londrina e Rua Pedro Totolo.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_13.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_13.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, que através do setor competente faça um estudo para ver a viabilidade de instalação de um abastecedor de água comunitário na Localidade do Brasinha.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_14.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_14.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, que através do setor competente seja construída pontes no Assentamento 8 de Abril, nas comunidades do Perobal e Santa Terezinha. Também solicita a 01 (uma) ponte no patrimônio Água dos Patos e, ainda, a construção de 02 (duas) no Brasinha, na estrada dos 30 alqueires.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_15.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_15.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um campo de futebol na Comunidade Central do Assentamento 8 de Abril._x000D_
 Justificativa: Tendo em vista os inúmeros benefícios disponibilizados através do esporte e que a referida comunidade não é beneficiada por tal, solicito do executivo que através da Secretaria competente venha interceder pela referida comunidade na construção de um campo de futebol, o qual trará a mesma uma satisfação no que se relaciona a esporte e lazer, haja visto que o esporte é hoje uma das formas mais eficazes da sociedade para retirar o jovem dos caminhos da marginalidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_16.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_16.2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a contratação ou que seja disponibilizado um Médico e Enfermeiro para atender de segunda-feira a sexta-feira no Posto de Saúde da Localidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_17.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_17.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, solicitando providências visando a recape asfáltico da Rua Tamoyos e cobertura com lama asfáltica sobre a pedra irregular na Rua Tupi.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_18.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_18.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado recapeamento de toda extensão da Estrada da Localidade da Barra Preta.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_19.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_19.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, solicitando providências visando a cobertura com lama asfáltica sobre a pedra irregular na Rua Brigadeiro no trecho que liga a Rua Castelo Branco.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_20.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_20.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutores de velocidade (quebra-molas) nas seguintes: Av. Mattos Leão, frente ao Depósito da Casa Rodrigues, somente via que desce ao trevo Principal da Cidade e na Rua Bandeirantes._x000D_
 Justificativa: Atendendo a justa reivindicação dos moradores das localidades, é que solicitamos a construção desta lombada. A necessidade da implantação do redutor se faz necessária, pois os motoristas tem aplicado alta velocidade em seus veículos ao passar pela citada via, colocando em risco outros condutores e pedestre. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_21.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_21.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de instalar_x000D_
 um Guard Rail na ponte do Bulha. _x000D_
 Justificativa: Cabe destacar que o local apontado na presente indicação tem sido alvo de inúmeras reclamações de moradores local, haja vista que o local apontado apresenta riscos aos munícipes.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_22.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_22.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Pitanga próximo ao nº 54. _x000D_
 Justificativa: Tendo em vista a grande velocidade de carros e motos na localidade o que coloca em risco a integridades físicas das crianças que moram e brincam nessa rua. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_23.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_23.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente que realize estudo para a troca dos canos da rede de abastecimento de água na localidade do Jardim Florestal.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Lucas Braga</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_24.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_24.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição de Picador-Triturador de Galhos e Troncos e um triturador de bloco de concreto.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_25.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_25.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização com paisagismo e ornamentação nos 7 trevos do nosso Município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_26.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_26.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção meio-fio, galerias de água pluvial e asfalto na rua XV de Novembro no trecho entre as Rua Pio XII até a Rua Castelo Branco e na Rua dos Estudantes no trecho entre a Rua Santa Mariana e Rua Castelo Branco.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_27.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_27.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar redutores de velocidade (quebra-molas) na Avenida Tancredo Neves nº 1553 (em frente a Oficina e Borracharia TopCar) e outro redutor próximo a Capela Mortuária sentido centro ao Trevo. Instalação de 02 Redutores de velocidade (quebra-molas) ao longo da Rua Hortência. Instalação de 02 Redutores de velocidade (quebra-molas) ao longo da Rua Cerejeira. Instalação de um redutor de velocidade (quebra-molas) na Avenida Paraná entre as ruas Guairá e Orquídea. Instalação de um redutor de velocidade (quebra-molas) na Luiz Donati.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_28.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_28.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de faixa elevada para pedestres, placas de sinalização de limite de velocidade, e placas de indicação de área escolar em frente ao Colégio Estadual Anita Garibaldi Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_29.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_29.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que, nas licitações realizadas pelo Município, conste expressamente no Edital a EXCLUSIVIDADE de participação para Microempresas e Empresas de Pequeno Porte para os itens de contratação cujo valor seja de até R$ 80.000,00 (oitenta mil reais) e, nas licitações para contratação de bens de natureza divisível que ultrapassem este valor, que conste expressamente a COTA DE ATÉ 25% (vinte e cinco por cento) do objeto para a contratação de Microempresas e Empresas de Pequeno Porte, nos termos da Lei Complementar nº 123/2006, alterada pela Lei Complementar nº 147/2014.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_30.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_30.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja passado o rolo compactador nas Ruas da Vila Rural.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_31.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_31.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que Vossa Excelência interceda junto aos Órgãos Estaduais competentes para que seja providenciada a instalação de poste e luminárias no trevo secundário de acesso ao Município de Ivaiporã, Estado do Paraná.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_32.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_32.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada readequação, patrolamento e cascalhamento da estrada da Localidade do Sarandi em frente à fazenda Três Lagos.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_33.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_33.2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizado estudos e providências no sentido de implantar redutor de velocidade (quebra-molas) na Rua Pio XII próximo ao nº 548 e um redutor de velocidade (quebra-molas) na Rua Londres próximo ao nº 831.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_34.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_34.2021.pdf</t>
   </si>
   <si>
     <t>que seja realizado estudos e providências no sentido de implantar redutor de velocidade (quebra-molas) na Rua Pio XII próximo ao nº 548 e um redutor de velocidade (quebra-molas) na Rua Londres próximo ao nº 831._x000D_
 Justificativa: A apresentação desta indicação visa atender solicitação do morador da localidade em questão, pois vêm causando transtornos e dificuldades.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_35.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_35.2021.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que tome providências quanto à limpeza e manutenção de bueiro, localizado na Rua Amor Perfeito, defronte ao nº 2035, no Loteamento Borin.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_36.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_36.2021.pdf</t>
   </si>
   <si>
     <t>Quanto à limpeza de terreno particular existente Loteamento Borin, no final da Rua Bandeirantes com a Crisântemo e bem como instalar placas de advertência com os dizeres “PROIBIDO JOGAR LIXO”. _x000D_
 Justificativa: Referida reivindicação é pertinente, visto que, a área apresenta entulho, (foto anexo), mato muito alto, propiciando a criação de animais peçonhentos e ratos. Nessa época de chuvas, devido ao entulho acumulado latas de tinta principalmente, juntando água parada, favorece a proliferação do mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_37.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_37.2021.pdf</t>
   </si>
   <si>
     <t>Reivindicando ao Prefeito Municipal o abastecimento emergencial de água potável (Operação Carro-Pipa) às famílias do Assentamento Oito De Abril._x000D_
 Este período de longa estiagem tem afetado inúmeras famílias que residem no Assentamento Oito de Abril, as mesmas estão vivendo em situação de calamidade por falta de água potável e mesmo água para as criações.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_38.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_38.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada do cabo de sustentação do poste (estai) localizado na Rua Santa Mariana em frente a casa da Senhora Maura.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_39.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_39.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que envie a esta Casa, Projeto de Lei que dispõe sobre a concessão de vale alimentação mensal aos servidores públicos municipais, uma vez que é iniciativa privativa do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_40.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_40.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que envie a esta Casa, Projeto de Lei Institui o REFIS – Programa de Recuperação Fiscal do Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_41.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_41.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a que seja feito a extensão de rede elétrica na rua XV de Novembro no trecho entre as Rua Pio XII até a Rua Castelo Branco e na Rua dos Estudantes no trecho entre a Rua Santa Mariana e Rua Castelo Branco.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_42.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_42.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a que seja realizada a instalação de luminárias e câmeras de segurança no Cemitério Municipal.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_43.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_43.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de banheiros masculino e feminino, cerca de alambrado e instalação de poste e luminárias no Campo da Barra Preta.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_44.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_44.2021.pdf</t>
   </si>
   <si>
     <t>Que viabilize a construção de um campo suíço ou Society na Localidade do Assentamento 8 de abril.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_45.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_45.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o projeto tecnológico com incubadora seja incluído no plano de desenvolvimento do Município.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_46.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_46.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando calçamento em volta da quadra da Localidade da Placa Luar.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_47.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_47.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal a substituição das lâmpadas convencionais por Led na Praça e na ATI academia terceira idade Ione Pinto de Farias.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_48.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_48.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal que solicite, junto à Paróquia Nossa Senhora do Rocio, a cessão de uso do Campo de Futebol na Localidade da Barra Preta, e que no mesmo, sejam realizadas melhorias, tais como: construção de banheiros masculino e feminino, cerca de alambrado e instalação de poste e luminárias. Esta cessão tem, como finalidade, a utilização do campo pela população Jardim Alegrense.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_49.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_49.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo por meio da Secretaria da Agricultura faça a distribuição de calcário aos pequenos produtores rurais do nosso Município.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_50.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_50.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo no sentido de construir uma pista de skate no “Lago do Santini”.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_51.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_51.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando contratação com urgência de empresa especializada no serviço de instalação de ar condicionado para atender todas as escolas do Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_52.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_52.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada uma campanha com todas as secretárias do Executivo, Escolas Municipais, Estaduais e Igreja para o plantio de mudas de arvores nas minas e nascentes do nosso Município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_53.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_53.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que faça estudos e elaborado um plano para a viabilidade de instalação de luminárias inteligentes com câmera, redes de wi-fi públicas, software de reconhecimento facial, semáforo inteligente e software de monitoramento das ruas do nosso Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_54.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_54.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando aos mesmos a realização de estudos e elaboração de um Projeto para a viabilização de recurso financeiro para a construção de um muro em volta do Posto de Saúde da Localidade do Pouso Alegre.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_55.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_55.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando aos mesmos a realização de estudos e elaboração de um Projeto para a viabilização de recurso financeiro para a construção de um muro em volta da antiga vaca mecânica.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_56.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_56.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação do Conselho Comunitário da Saúde na localidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_57.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_57.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando recape asfáltico no final da Rua Pio XII e Rua Tapirunga. Foi realizado reparo nas ligações e consertos de rede, sendo necessário o corte da malha de asfalto.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_58.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_58.2021.pdf</t>
   </si>
   <si>
     <t>A implantação de dispositivo chamado de “boca de lobo inteligente”, nos logradouros do Município de Jardim Alegre/PR.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_59.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_59.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfáltico na Rua Antonio Rech</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_60.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_60.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado 600m de calçamento com pedra irregular no Patrimônio dos Baianos.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_61.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_61.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando aos mesmos a realização de estudos e elaboração de um Projeto para a viabilização de recurso financeiro para a construção de um muro ao redor do centro de convivência do Conjunto José Pachulski.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_62.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_62.2021.pdf</t>
   </si>
   <si>
     <t>solicitando a realização de estudos e elaboração de um Projeto para a viabilização de recurso financeiro para o que segue:_x000D_
 •	Construção de muro no antigo Posto de Saúde na Rua Pio XII nesta cidade._x000D_
 •	Construção de muro no centro do Idoso Municipal.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_63.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_63.2021.pdf</t>
   </si>
   <si>
     <t>solicitando prioridade e celeridade nas recuperações de carreadores que dão acessos às represas, estradas de acesso à bacia leiteira, granjas e plantações de tomates.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_64.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_64.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando empedramento no acesso a Cocari na localidade da Placa Luar, bem como recolhimento do lixo que se encontra dentro das dependências da cooperativa.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_65.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_65.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando empedramento das Ruas Lourival Silva Lima (Projetada B) e Rufino Rodrigues, sendo que após o empedramento seja realizado um serviço com rola para compactar as pedras.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_66.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_66.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizado o calçamento com pedras irregulares as seguintes localidades: Assentamento 8 de abril, Vila Rural, Jardim Florestal, Patrimônio dos Baianos e Placa Luar</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_67.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_67.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o que segue:_x000D_
 •	Construção de ponte no Perobal dentro da propriedade do Senhor Robinho._x000D_
 •	Reforma de ponte na localidade de Santa Terezinha.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_68.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_68.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando conserto (empedramento) da Rua Denfall, ao lado da casa do Forner.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_69.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_69.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando empedramento da estrada que passa pelo Sitio do Antonio Vanjura, pois o mesmo é idoso e precisa da estrada em bom estado para trafego.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_70.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_70.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de portão eletrônico e câmera na entrada das escolas municipais urbanas e rurais de Jardim Alegre.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_71.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_71.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando lama asfástica na Rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_72.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_72.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja cascalhada desde o asfalto da fazenda Guaxupé até a estrada da Água do Sarandi.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_73.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_73.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando bueiro na Santa Terezinha, no Assentamento 8 de abril.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_74.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_74.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo faça um Projeto de Lei estabelecendo que as atividades desenvolvidas por academias de ginásticas, musculação, artes marciais, escolas de dança, escola de iniciação esportiva e personal trainer são de caráter essencial à saúde em período de calamidade pública, sendo vedado o fechamento total desses estabelecimentos e serviços.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_75.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_75.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito terraplenagem (retirar terra) na Igreja Assembleia de Deus do Jardim Florestal para construção de muro.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_76.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_76.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando canalização de água na Avenida principal do Jardim Florestal para contenção de água.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_77.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_77.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a extensão de rede elétrica (iluminação pública) desde a Borracharia Baldacin até o Rodobreck do Marquinhos na PR466.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_78.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_78.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando cascalhamento da estrada do Senhor Geraldo Calixto, pois o mesmo faz o transporte de estudantes.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_79.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_79.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando cascalhamento das estradas do Pouso Alegre que abrange as antiga Fazenda Pouso Alegre, do senhor Elizur e irmãos, Sitio São Francisco, do pai do Claudemir Lange e sítio da Família Tavares.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_80.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_80.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalado 1(um) parquinho para as crianças do Conjunto Habitacional José Pachulski</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_81.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_81.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando cascalhamento a estrada do chacrinha no Bairro do Café no assentamento 08 de abril.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_82.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_82.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando dois caminhões de pedriscos na entrada da ponte velha do Carlos Jacinto, na Água da Paca.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_83.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_83.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando lombada na rua das Camélias, em frente ao número 349, no Jardim América.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_84.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_84.2021.pdf</t>
   </si>
   <si>
     <t>solicitando que seja colocadas manilhas na Rua Primavera, para escoar água que cai na chácara do Perinoto.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_85.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_85.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando restauração da Praça Pe. Tadeu Zienski com substituição das lâmpadas por lâmpadas de LED.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_86.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_86.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja proporcionado mais investimento no setor da inseminação com funcionário com prática, para os gados leiteiros e gado comercial, para melhorar os rebanhos e também trazer investimentos, como grama da embrapa, ensiladeiras, ordenha e resfriadores.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_87.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_87.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja criada uma sala da Cidadania voltada ao INCRA na prefeitura para atender o Assentamento 08 de abril.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_88.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_88.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o município forneça transporte a todos os funcionários municipais que precisam se deslocar da sede para a zona rural do município para cumprirem suas tarefas diárias.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_89.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_89.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja habilitado, com uma equipe mínima, um centro de atenção psicossocial para atendimento, visando ainda, a reforma do local para funcionamento.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_90.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_90.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja viabilizado junto a COHAPAR um programa para aquisição da casa própria destinadas aos funcionários municipais.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_91.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_91.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando adequação das placas de denominação das ruas Ivaiporã/Esperança e Tancredo Neves/Mattos Leão.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_92.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_92.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o município viabilize um local adequado para instalação da central de atendimento do Detran de Jardim Alegre, pois quando precisam realizar algum serviço nos veículos precisam utilizar a rua, se no caso de não puder de permanecer na rodoviária, deixar pelo menos uma plataforma para realizar os serviços quando necessários.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_93.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_93.2021.pdf</t>
   </si>
   <si>
     <t>solicitando que o município somente inicie as aulas e o transporte escolar, somente quando todos os profissionais envolvidos na educação estiverem vacinados e totalmente imunizados. E, ainda, solicitar junto ao Governo Estadual, a mesma atitude.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_94.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_94.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando readequação de duas lombadas na Rua São Paulo, localizadas entre as ruas Paranaguá e Santa Rita.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_95.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_95.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ponte na estrada que faz ligamento do central ao Perobal, ou seja no Guarani.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_96.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_96.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado pelo menos dois veículos para o assentamento, sendo um para atendimento amplo as saúde e outro atendimento específico do Covid-19.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_97.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_97.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam cascalhadas todas as estradas que foram realizados serviços de motoniveladora no assentamento 08 de abril.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_98.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_98.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado uma campanha e orientação aos empresários locais no sentido de incentivá-los e instruí-los a fornecerem ao poder público municipal.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_99.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_99.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja passado rolo ou outra máquina no sentido de quebrar as pedras da estrada do cascalho, pois algumas são muito grandes, prejudicando, até financeiramente quem usa a referida estrada.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_100.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_100.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja cedido para a equipe do PSF que trabalha no Assentamento 08 de abril, o Veículo Caminhonete L200 da Secretaria de Saúde, pois hoje utilizam um veículo pequeno e que diversas vezes não comporta o material de trabalho que utilizam e ainda por ser um veículo baixo, tem dificuldade de chegar a localidade que necessita, sendo assim, seria perfeita a utilização de uma caminhonete, caso não seja possível ceder a L200, providenciar outro veículo da mesma categoria.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_101.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_101.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando construções de coberturas em todas as academias ao ar livre do município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_102.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_102.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a revisão dos locais onde foram pintadas as faixas de pedestres na cidade.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_103.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_103.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de calçada ao redor da quadra de esportes da Placa Luar.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_104.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_104.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de Posto de Saúde na Placa Luar.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_105.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_105.2021.pdf</t>
   </si>
   <si>
     <t>Para que determine ao setor competente da Prefeitura, no sentido de implantar nos dois sentidos, o redutor de velocidade (quebra-molas) na Av. Mattos Leão, frente ao Depósito da Casa Rodrigues.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_106.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_106.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o departamento de agricultura desenvolva um programa de distribuição de mudas frutíferas aos agricultores com a finalidade de comercialização.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_107.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_107.2021.pdf</t>
   </si>
   <si>
     <t>Criar um Projeto de proteção de nascente d’água do Assentamento Oito Abril, e demais bairros rurais do município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_108.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_108.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisições de pedalinhos para o lago municipal.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_109.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_109.2021.pdf</t>
   </si>
   <si>
     <t>Reivindicando que seja construída uma ATI (academia da terceira idade) na Localidade da Placa Luar._x000D_
 Justificativa: A implantação dos aparelhos de ginásticas destinados à terceira idade tornará a vida desses Munícipes mais saudáveis, razão pela qual fazemos a presente indicação visando incluir este espaço no Programa.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_110.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_110.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da iluminação da Praça Antonio Silvério “KIKO” e na praça do Centro Social Urbano._x000D_
 Justificativa: As praças são utilizadas pelas pessoas diariamente, seja para a prática de exercícios físicos ou simplesmente para passar momentos de descontração e descanso com seus amigos e familiares</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_111.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_111.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando o concerto do corrimão instalado em torno do Lago Angelo Santini e no campo sintético que será inaugurado.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_112.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_112.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando destinação de recursos financeiros para construção de um portal turístico nas entradas do nosso Município.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_113.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_113.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizado o calçamento com pedras irregulares nas ruas que restaram da localidade da Barra Preta.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_114.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_114.2021.pdf</t>
   </si>
   <si>
     <t>Solicitar através do setor competente viabilize com urgência a construção de galeria e pavimentação asfáltica na Rua Luiz Isidoro, Lourival Silva Lima e Maria Apª de Jesus._x000D_
 Justificativa: É uma reivindicação constante dos moradores daquelas ruas que sofrem os transtornos causados pela falta de drenagem e de pavimentação, o que fazem dificultar o acesso deles às suas casas.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_115.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_115.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a perfuração de poço artesiano com seus respectivos reservatório de água na localidade dos Pereira.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_116.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_116.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando aos mesmos a realização de estudos e elaboração de um Projeto para a viabilização de recurso financeiro para a construção de um muro em volta dos Postos de Saúde de todas as localidades e do Assentamento 8 de abril.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_117.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_117.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando restauração do asfalto da Rua Edésio Lopes/Curitiba, entre as ruas Santos e D. Pedro II.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_118.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_118.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da iluminação da Praça dos Estudantes, localizada próxima ao Colégio Cristóvão Colombo._x000D_
 Justificativa: As praças são utilizadas pelas pessoas diariamente, seja para a prática de exercícios físicos ou simplesmente para passar momentos de descontração e descanso com seus amigos e familiares</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_119.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_119.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de um parque infantil na academia Tia Ione.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_120.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_120.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de paver no parque infantil do Residencial Borin, bem como, que seja reinstalado com sapatas e aprofundamento no concreto de fixação.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_121.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_121.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo adquira/disponibilize um terreno para servir de estacionamento para carretas, caminhões, maquinários pesados em geral, com intuito de desafogar as ruas da cidade.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_122.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_122.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que realizado o calçamento poliédrico nas ruas da Vila Rural.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_123.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_123.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a restauração da ciclovia da Rodovia municipal Olímpio Geandomenico, bem como instalações de luminárias em todo seu percurso.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_124.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_124.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo construções de coberturas nos pátios das Secretarias Educação e Saúde, que são utilizados como garagem dos veículos destas secretarias.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_125.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_125.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que viabilize um estudo no sentido de adequação das estradas rurais das microbacias, neste projeto, deverá constar as estradas do Assentamento 08 de abril, do Cascalho, do Bem-te-vi, da divisa com Lunardelli, Da Fazenda Santana, Água do Sarandi, Água dos Patos, Água do Colibri, Vila Rural, Água do Coquinho, da Coamo ao bem-te-vi e outras.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_126.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_126.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam recolhidos os entulhos e montes de gramas perto do trevo, onde foi realizada a limpeza.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_127.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_127.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de poste com luminária na extensão da Avenida Getulina, próxima a rodoviária.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_128.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_128.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de luminária no parque industrial em frente o Lúcio.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_129.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_129.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando empedramento da estrada mestre que passa pela propriedade do Sr. João André de Paula Grossi, chácara Santa Rita de Cássia, na Gleba Bulha.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_130.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_130.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que a secretaria da agricultura, contrate um técnico para fazer um dia de campo com os produtores de tomates, para ensinar como deve ser a estufa, a preparação da terra e tratamento de doenças.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_131.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_131.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que faça com urgência a estrada/carreador do produtor João Lota para que ele possa dar andamento em suas estufas.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_132.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_132.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a iluminação em todos os campos e quadras da cidade, bem como, nos bairros/distritos.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_133.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_133.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma escada e/ou rampa de acesso entre duas estradas que passa em frente ao Posto de Saúde e Escola do Assentamento, facilitando, assim, o acesso para as pessoas que passam na estrada debaixo.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_134.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_134.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que viabilize um estudo no sentido de abrir uma rua na Placa Luar, fundos da futura empresa suprema e propriedade da professora Olívia Primon.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_135.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_135.2021.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito um levantamento junto a saúde para posterior realização de tratamento dentário em adultos e crianças do município, bem como, fornecimento de prótese dentária para população carente.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_136.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_136.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja fiscalizada a obra de instalação de pavers em torno do lago Ângelo Santini._x000D_
 Justificativa: Em visita in loco realizada constatou a não compactação do terreno.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_137.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_137.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando estudos no sentido de viabilizar a construção de uma pista de ciclismo na estrada que dá acesso a Barra Preta._x000D_
 CONSIDERANDO que em Jardim Alegre existem muitas pessoas que são adeptas de ao ciclismo e não existe um local específico e apropriado para a prática.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_138.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_138.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma quadra de vôlei de areia._x000D_
 Além disso, com a construção da quadra, os munícipes poderão também praticar o Vôlei de Areia, o Futvolei e também do Beach Tennis.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_139.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_139.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um cronograma trabalho para os membros do Conselho Tutelar bem como os períodos de plantão ou sobreaviso para regulamenta a folga dos mesmos.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_140.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_140.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de um nutricionista para o Hospital Municipal.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_141.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_141.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implanta tratamento de canal odontológico na rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_142.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_142.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Praça Tadeu Zienski em frente a Sorveteria Maristela.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_143.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_143.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito que autorize através da Secretaria de Educação a aquisição de computadores, tipo notebooks, para todos os professores da rede Municipal de ensino.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_144.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_144.2021.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada ao Senhor Prefeito, que através do setor competente seja construída ponte na Localidade do Brasinha, que da acesso as propriedade dos Senhores Carlos Jacinto, Amilton Vanjura e outros.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_145.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_145.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a busca de recurso junto ao Governo Estadual, Federal ou financiamento para o recape asfáltico da estrada que dá acesso a Localidade da Barra Preta.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_146.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_146.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a que seja feito a extensão de rede elétrica na rua Paranaguá e também na Localidade do Jardim Florestal atrás do Colégio.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_147.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_147.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, reivindicando que sejam tomadas providencias em relação a liberação para estacionar dos dois lados na Avenida Getulina. Segue anexo abaixo assinado dos moradores e comerciantes.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_148.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_148.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, solicitando a cobertura da ATI (academia da terceira Idade) em todo nosso Município.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_149.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_149.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, a inclusão de temas transversais no ensino fundamental e médio de conteúdos relativos à prevenção da violência doméstica entre homens e mulheres como tema transversal nos ensinos fundamental e médio_x000D_
 Justificativa: O objetivo é ensinar crianças e adolescentes sobre valores e respeito no âmbito da convivência familiar.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_150.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_150.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito que envia a esta Casa de Leis o Projeto de Lei que Institui o Programa de Recuperação Fiscal – REFIS com urgência.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_151.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_151.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Londres entre as Rua Paranaguá e Getúlio Vargas. E que seja reavaliada a altura dos redutores instalados na Rua São Paulo. _x000D_
 Justificativa: Tendo em vista a grande velocidade de carros e motos na localidade o que coloca em risco a integridades físicas das crianças que moram e brincam nessa rua. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_152.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_152.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências para a construção de uma faixa elevada e sinalizada em frente ao Colégio Estadual Cristóvão Colombo._x000D_
 Justificativa: A construção da faixa elevada trará mais segurança ao trânsito no local, aos pedestres, em especial aos alunos, professores e pais do colégio.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_153.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_153.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, no sentido de proceder a melhorias na sinalização do trânsito no Loteamento Jardim América e América II, placas com nome das ruas, pinturas nos redutores de velocidade, demarcação dos estacionamentos, faixas dos pedestres, velocidade permitida, preferenciais e demais sinalizações que previne acidentes e tragédias._x000D_
 Justificativa: Motoristas e pedestres que transitam pelos locais acima diariamente pediram essas melhorias, considerando a falta de sinalização adequada, uma vez que os veículos trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_154.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_154.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito que autorize através da Secretaria de Educação realize estudos para a aquisição e instalação de sistemas de geração de energia elétrica solar fotovoltaica em todos as escolas do nosso Municipio.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_155.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_155.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfáltico nas Ruas no Conjunto habitacional Glorinha T. Rech.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_156.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_156.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, solicitando a viabilidade para o retorno das feiras livres. _x000D_
 Justificativa: É de suma importância a participação dos agricultores familiares, comercializando o que produzem. Essas feiras comunitárias podem garantir renda às famílias locais que cultivam alimentos, frutas, verduras, hortaliças, além do artesanato e o varejo em geral de roupas, calçados, aviamentos, e outras mercadorias.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_157.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_157.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, sobre a possibilidade de ampliação dos estacionamentos de Veículos ao longo da Avenida Mattos Leão a partir do Banco Bradesco à Cooperativa de Crédito - SICRED. Podendo ser diminuída a calçada dos dois lados lado da Avenida com estacionamento frontal e demarcação de carga e descarga no canteiro central para uso somente de caminhões, ou reservar partes do canteiro central para os veículos de passeio._x000D_
 Justificativa:_x000D_
 Observa-se que logo a partir das 8h30 não se encontra espaço para estacionamento. Isto se agravou ainda mais com as novas faixas de pedestres, caminhões de carga com dificuldade de descarga e o policiamento que orienta ou até emiti multa, e de muitas entradas de portões de residências. Convém dizer que o aumento da quantidade de veículos é desproporcional ao modelo das vias urbanas de nossa cidade.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_158.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_158.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, que faça um estudo de viabilidade para a construção de um novo cemitério municipal na localidade do Assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_159.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_159.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que aqui subscreve indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, para a realização de manta asfáltica na Rua Tupi.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_160.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_160.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, para a contratação de empresa ou profissional especializado em trânsito.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_161.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_161.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, para a implantação de câmera de monitoramento dentro da sala de aula da Escola Dílson Teixeira Coelho e na Super Creche Guilherme Andrade Totolo.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_162.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_162.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um trabalho de conscientização nas escolas municipais, sobre a importância da proteção e conservação do meio ambiente.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_163.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_163.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um palco na praça ou no Lago para estimular as atividades culturais e artística em nosso Município.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_164.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_164.2021.pdf</t>
   </si>
   <si>
     <t>Reivindicando a construção de um parque infantil para atender os moradores da Localidade da Placa Luar._x000D_
 Justificativa: A presente propositura visa atender as reivindicações dos moradores que solicitaram a intervenção junto ao Poder Executivo para a instalação de um parquinho infantil no bairro. A instalação de um parque na região propiciará lazer com qualidade, segurança e conforto aos pais e filho.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_165.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_165.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, para o cadastramento no Projeto Moradia Legal do TJPR. O programa possibilita a regularização de moradias em áreas de posse que não tenham disputa judicial. A iniciativa, que entrou em funcionamento em Pontal do Paraná, agora será estendida a todos os municípios do Estado. “Esta é uma fase de cadastramento que deve ser solicitado pelas prefeituras. Depois disso, serão feitos estudos técnicos de viabilidade para ver se os casos se enquadram. Depois de iniciado o processo, o tempo médio para a entrega do título de posse aos moradores é de seis meses.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_166.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_166.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, para o reparo da telha na quadra da localidade da barra preta.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_167.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_167.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, o reparo do redutor de velocidade (quebra-mola) na Rua D. Pedro II, próximo a HelpCell, tendo em vista o mesmo está muito baixo e os veículos passam em alta velocidade e que providencie a pintura com faixas amarelas e sinalização com placas do redutor de velocidade (quebra-mola) na Rua Ivaiporã em frente o fim de semana show.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_168.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_168.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, que seja feito o reparo do meio fio na rua Paranaguá.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_169.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_169.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que aqui subscreve indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando que realizado o calçamento com pedras irregulares na estrada que da acesso a localidade do cascalho em frente a Concrevali até a propriedade dos Kruzel</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_170.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_170.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, que faça um estudo de viabilidade para a perfuração de poço artesiano com seus respectivos reservatório de água na localidade dos 30 alqueires.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_171.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_171.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Programa de Incentivo aos Produtores de Leite, em especial aos da localidade do Assentamento 8 de Abril. Ex: cascalhamento das estradas de acesso as propriedades dos produtores de leite, Inseminação Artificial, Assistência técnica no manejo de pastagens e limpeza do silo e etc.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_172.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_172.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que aqui subscreve indica ao Senhor Prefeito Municipal, que seja disponibilizado um funcionário para manutenção preventiva e corretiva na troca de peças e instalação (substituição) de equipamentos nas academias ao ar livre - ATI e dos parquinhos infantis de todo nosso Município.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_173.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_173.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando a que seja feito a extensão de rede elétrica na rua Genibre Aires Machado em frente pesqueiro Raiz da Pesca.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_174.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_174.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que aqui subscreve indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando que seja feita a instalação de 02 braços de luz em postes existentes na rede de energia elétrica na ATI Ione Pinto de Farias.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_175.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_175.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que aqui subscreve indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando que seja feito readequação, patrolamento e cascalhamento da estrada da Vila Rural.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_176.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_176.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, a instalação de um parque infantil na Praça Antonio Carlos Francisconi do Conjunto Habitacional Frontino De Lima.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_177.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_177.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Pitanga próximo ao nº 54. _x000D_
 Justificativa: Tendo em vista a grande velocidade de carros e motos na localidade o que coloca em risco a integridades físicas das crianças que moram e brincam nessa rua. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_178.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_178.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, solicitando redutor de velocidade na rua das Camélias, em frente ao número 81._x000D_
 Justificativa: Atendendo a justa reivindicação dos moradores das localidades, é que solicitamos a construção desta lombada. A necessidade da implantação do redutor se faz necessária, pois os motoristas tem aplicado alta velocidade em seus veículos ao passar pela citada via, colocando em risco outros condutores e pedestre. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas._x000D_
 Segue anexo abaixo assinado dos moradores.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_179.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_179.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, solicitando a produção de letreiro constando o slogan “EU AMO JARDIM ALEGRE”, devendo a palavra “AMO” ser substituída pela figura de um coração no Lago Angelo Santini e na Praça da Igreja Matrix._x000D_
 Justificativa: O pedido se faz necessário pois o nosso município necessita de novas formas de embelezamento. Acredito que a cidade mereça este “slogan”, demonstrando o quanto o povo Jardim Alegrense se orgulha e ama esta cidade.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_180.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_180.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando que seja feito readequação, patrolamento e cascalhamento da estrada da Vila Rural.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Solicitando que determine ao setor competente da Prefeitura, um estudo de viabilidade para perfuração de poço artesiano com seus respectivos reservatórios de águas nas localidades do Palmeirinha e Água do Sarandi.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Solicitando a que seja feito a extensão de rede elétrica na rua Apucarana na localidade da Barra Preta e o Prolongamento da Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_183.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_183.2021.pdf</t>
   </si>
   <si>
     <t>Que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra mola) na Rua Tapajós próximo ao nº 193. _x000D_
 Justificativa: Tendo em vista a grande velocidade de carros e motos na localidade o que coloca em risco a integridades físicas das crianças que moram e brincam nessa rua. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_184.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_184.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando que realizado o calçamento com pedras irregulares na Rua Apucarana na Localidade da Barra Preta.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_185.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_185.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando a remoção da arvore seca ao lado do parquinho no Lago Ângelo Santini._x000D_
 Justificativa: Tendo em vista que a mesma já se encontra em péssimo estado, com risco de queda o que coloca em risco a segurança de frequentadores do espaço de lazer.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_186.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_186.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando manutenção e troca das lâmpadas na quadra de esportes no colégio no Assentamento 8 de Abril</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_187.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_187.2021.pdf</t>
   </si>
   <si>
     <t>Adquirir uma bomba d’água com 6 estágios para o Bairro dos Pereiras, pois na localidade tem água, mas não tem a bomba e a população local está passando sede.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_188.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_188.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de um Posto de Saúde no Conjunto José Pachulski.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, que tome as devidas providências junto ao setor competente, solicitando uma maior fiscalização no sentido de impedir que depositem lixo na mata da Sarandi.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_190.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_190.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando recape asfáltico na Avenida Getulina nas proximidades da casa paroquial.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_191.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_191.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de sistema de monitoramento por câmeras nas vias de acesso da cidade, bem como, na praça da igreja matriz e demais ruas e avenidas com maior fluxo de pedestres e veículos.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_192.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_192.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de tampa de boca de lobo na Rua Amor Perfeito.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_193.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_193.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando providências junto ao setor competente, a construção de banheiro público no Lago Municipal Angelo Santini.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_194.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_194.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando providências junto ao setor competente, adquirir uma bomba d’água com 6 estágios para o Bairro dos Pereiras, uma vez que a antiga bomba esta queimada.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_195.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_195.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando providências junto ao setor competente, a necessidade de manutenção e instalação de novos pontos de iluminação no Ginásio Municipal Gilberto Tadeu da Silva._x000D_
 Justificativa: É uma reivindicação dos moradores, estudantes e lojistas daquela localidade, sendo de fundamental importância, pois o trecho concentra um grande fluxo de pessoas, a medida apontada gera mais segurança para a população.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_196.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_196.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que a agenda da Campanha Outubro Rosa seja estendida para o período da noite. _x000D_
 Justificativa: É uma reivindicação dos Munícipes, que trabalham até as 18:00 horas e não consegue realizar o exame, salientamos que é imprescindível sempre realizar exames preventivos.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_197.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_197.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que se estude possibilidade de implantação de uma casa de apoio na sede da cidade para os usuários do SUS residentes nas localidades em especial do Assentamento 8 de Abril._x000D_
 Justificativa: Os cidadãos dos distritos precisam se deslocar à sede para realização de tratamentos de saúde (consultas, exames e demais procedimentos) no município e em outros municípios vizinhos, uma vez que os ônibus saem muito cedo e os moradores dos distritos mais longe tem que sair do seu lar até mesmo sem dormir. A construção irá garantir abrigo, conforto e segurança aos munícipes usuários do SUS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_198.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_198.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, a extensão de rede elétrica (iluminação pública) em frente a C. Vale Cooperativa Agroindustrial - Jardim Alegre/PR na PR466.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_199.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_199.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja reparado o canteiro em volta da Praça da Igreja Matrix._x000D_
 Justificativa: Em dias de chuva a terra passa por cima do canteiro, deixando o calçamento com barro causando transtornos aos pedestres.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_200.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_200.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que realize estudos para a viabilidade de uma festa de rodeio no ano que vem.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_201.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_201.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja realizada a coleta de lixo na Rua Projetada no mínimo duas vezes por semana.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_202.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_202.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal para que conceda uma Cesta Natalina a todos os servidores Municipais. _x000D_
 JUSTIFICATIVA: Considerando que o Natal já está se aproximando e a expectativa de poder passar um Natal feliz com a família é quase que impossível, mediante os dias difíceis que estamos atravessando, custo de vida cada dia aumentando mais, recessão, poder de compra do salário cada vez menor e etc. Está Cesta Natalina irá com certeza beneficiar os servidores, ou no mínimo, ajudá-los aterem um Natal melhor junto com seus familiares. Vale também ressaltar que, o benefício que se irá conseguir com a doação dessa cesta, a alegria, a satisfação familiar do servidor, compensará o custo desprendido para tal ato.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_203.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_203.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, a aquisição de um bebedouro no Posto de Saúde da localidade do Jardim Florestal._x000D_
 Justificativa: Essa propositura vem de encontro aos ensejos de nossa população, uma vez que água é vida.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_204.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_204.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja feito a extensão de rede elétrica final do loteamento Martila até a antiga courama.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_205.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_205.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que proceda a manutenção e troca das lâmpadas da Avenida São Sebastião.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_206.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_206.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, a instalação de um elevador no prédio da Prefeitura Municipal._x000D_
 Justificativa: A acessibilidade é um atributo essencial do ambiente que garante a melhoria da qualidade de vida das pessoas e que deve estar presente nos espaços públicos e atender com mais humanidade e respeito os munícipes, sobretudo as gestantes, os idosos e as pessoas com deficiência.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_207.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_207.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, a necessidade de se tomar medidas que objetivem com estudo e implantação de placas de indicação e orientação dos órgãos públicos, hospitais, área de lazer, etc.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_208.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_208.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar um redutor de velocidade (quebra-molas) na Rua Getúlio Vargas entre a Rua São Paulo e Rua Santo Antonio.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_209.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_209.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja realizada a limpeza nos trevos e nas marginais.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_210.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_210.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, pedido de providências para a Instalação de bancos na Praça Fridolin Barbist.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_211.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_211.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, a aquisição de uma tenda grande._x000D_
 Justificativa: Visando atender a secretária de esportes nas promoções e eventos que o Municipio organiza e para as demais secretarias.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_212.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_212.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que crie um programa para a limpeza e manutenção de represas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_213.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_213.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja servido café da manhã no Posto de Saúde</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_214.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_214.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, o serviço de rolo compactador na estrada da Vila Rural.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_215.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_215.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, a extensão de rede elétrica em frente a FACIJA na PR466.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_216.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_216.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, a aquisição de um bebedouro no lago Ângelo Santini._x000D_
 Justificativa: Essa propositura vem de encontro aos ensejos de nossa população, possibilitando que os munícipes que utilizam o referido local para a prática de esportes possam ter acesso a um ponto de hidratação.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_217.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_217.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, implantação de internet gratuita, Wi-Fi grátis no lago Ângelo Santini._x000D_
 Justificativa: Essa propositura vem de encontro aos ensejos de nossa população, uma vez que o sinal de celular é péssimo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_218.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_218.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para implantação de cartão alimentação aos funcionários públicos, pois não alteraria o índice de pessoal.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_219.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_219.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie uma nova luminária no parque infantil instalado próximo a rodoviária.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_220.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_220.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que verifique junto ao setor competente, mecanismo para reativação do CAPS (Centro de Atenção Psicossocial).</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_221.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_221.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placa preferencial na Rua José Carlos Estrada.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_222.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_222.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que estude possibilidade de construção de uma piscina profissional.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_223.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_223.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe instalação e placas de identificação dos nomes das ruas de toda cidade, bem como, na Barra Preta, Placa Luar, Jardim Florestal, Pouso Alegre, Vila Rural e Assentamento 08 de Abril.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_224.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_224.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, para que seja disponibilizado um ônibus para atender o assentamento 8 de abril para se deslocar em eventos esportivos em que o município realiza e em datas importantes ex: provas do Enem e etc._x000D_
 Justificativa: Essa propositura vem de encontro aos ensejos de nossa comunidade.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_225.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_225.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, realizar estudo e providências no sentido de implantar redutores de velocidade (quebra-molas) nas seguintes: Colégio José Marti, José Clarimundo Filho e na Cooperativa COCAVI._x000D_
 Justificativa: Atendendo a justa reivindicação dos moradores das localidades, é que solicitamos a construção desta lombada. A necessidade da implantação do redutor se faz necessária, pois os motoristas tem aplicado alta velocidade em seus veículos ao passar pela citada via, colocando em risco outros condutores e pedestre. Vale frisar que antes da colocação da lombada, que o Departamento de Trânsito indique corretamente o obstáculo com placas e sinalização de solo para correta orientação dos Motoristas.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_226.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_226.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que convide o proprietário e o engenheiro da empresa SWL TECNOLOGIA EM LIMPEZA, SANEAMENTO E CONSTRUÇÃO LDA, CNPJ nº 24.337551/0001-03, em relação aos serviços oriundos do Contrato Administrativo nº 042/2021 (Tomada de Preços nº 003/2021) que tem como objeto o fornecimento de materiais e mão de obra para a execução de calçamento em blocos intertravados com rampas de acessibilidade no Lago Municipal Ângelo Santini, uma vez que a obra não está ficando em conformidade.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_227.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_227.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe que estude a possibilidade de institui a disciplina de empreendedorismo no currículo do ensino fundamental da rede Municipal em tempo integral.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_228.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_228.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Sr. Prefeito Municipal auscultado no Plenário, para que determine ao setor competente da Prefeitura, o serviço de patrola e rolo compactador na estrada da Água do coquinho, Palmeirinha até a divisa de Lunardelli e da Barra Preta até o Marolo.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_229.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_229.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja revisada a planta genérica.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_230.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_230.2021.pdf</t>
   </si>
   <si>
     <t>Solicitando-lhe providências junto ao setor competente, que seja feito uma revisão do quadro de luz do Ginásio Municipal Gilberto Tadeu da Silva.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_01.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_01.2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre as compras dos maquinários da COCAVI.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_02.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_02.2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre os valores gastos pra manter o Hospital Municipal.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_03.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_03.2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de relatório detalhado dos exame e  dos encaminhamentos para médicos especialista realizados no ano de 2019 até a presente data.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_04.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_04.2021.pdf</t>
   </si>
   <si>
     <t>Requer a realização de levantamento detalhado dos maquinários do Conder e da Associação dos Produtores Rurais.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_05.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_05.2021.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos para os seguintes questionamentos: 1) Qual o valor arrecadado mensal com o tributo da taxa de coleta de lixo e qual o valor gasto para prestação deste serviço? 2) Qual o valor mensal pago para a empresa que presta o serviço de poda, limpeza e recolhimento dos mesmos? 3) Qual a base de cálculo para efetuar o pagamento (por dia, por mês e etc.).</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_06.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_06.2021.pdf</t>
   </si>
   <si>
     <t>Requer cópias integral de todos os processos licitatórios, contratos e aditivos, juntamente com empenhos, liquidação e pagamentos em favor da empresa F.FRAGA MATIAS EIRELI — ME nos anos de 2017 até a presente data.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Língua Preta, Lucas Braga</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_07.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_07.2021.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral de todos os processos licitatórios, contratos e aditivos, juntamente com empenhos, liquidação e pagamentos em favor da empresa MERCEJAL MERCEARIA CENTRAL DE JARDIM ALEGRE LTDA nos anos de 2017 até a presente data.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_08.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_08.2021.pdf</t>
   </si>
   <si>
     <t>Requer a relação de todos os gastos com a Pá Carregadeira VOLVO do ano de 2013 até a presente data, descriminando os valores, serviços e peças gastos ano a ano.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_09.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_09.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação  do centro de triagem do COVID em Jardim Alegre? Quantos funcionários estão ou estará trabalhando entre Médicos, Enfermeiros e etc? Quais os valores pago pra cada um? Quais os municípios que aderiram? Vão entra com alguma contrapartida? Se sim, quais os valores? Se o Município tem cilindro de oxigênio e está preparado para o uso do mesmo em caso de necessidade?.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_10.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_10.2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os motivos da não contratação de um Médico Pediatra para atendimento especializado nas crianças do nosso Município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_11.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_11.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações se Poder Executivo está cumprido as determinações da Lei Complementar nº 175/2020, que entrou em vigor no dia 01/01/2021._x000D_
 A referida Lei estabelece que o ISS oriundo das compras realizadas mediante cartão de crédito ou débito deve ficar no Município da compra e não no Município da sede da administradora do cartão. Caso a referida Lei Complementar não esteja sendo cumprida pelo Município de Jardim Alegre deverá o Poder Executivo proceder para o cumprimento imediato, sob pena de estar renunciando a receita proveniente do ISS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_12.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_12.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a entrega de kit referente a merenda escolar aos alunos.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_13.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_13.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o motivo do centro de triagem de COVID estar sem atendimento médico no dia 25/05/2021.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_14.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_14.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações se os produtores rurais estão emitindo suas notas fiscais e que seja enviado relatório contendo a relação emitida por estes.produtores.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_15.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_15.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação dos terrenos destinados à concessão pública. Questiona-se: Já houve alguma concessão? Existe algum processo de concessão? Caso não tenha sido realizado nenhum procedimento, explicar o porquê?</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_16.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_16.2021.pdf</t>
   </si>
   <si>
     <t>Requer o envio, a esta Casa de Leis, de cópia do contrato e de todos os demais documentos envolvendo a criação da Estação Ecológica.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_17.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_17.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o custo do projeto completo de um sistema de energia solar fotovoltaica, qual inversor e quantas placas solares, qual a capacidade mensal de geração. Relatórios da energia gerada no mês a mês.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_18.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_18.2021.pdf</t>
   </si>
   <si>
     <t>Requer cópia do contrato da empresa que presta o serviço de transporte de pacientes no assentamento 8 de Abril.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_19.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_19.2021.pdf</t>
   </si>
   <si>
     <t>requer informações sobre o valor gasto para a compra e instalação de semáforos. E qual o valor para manutenção dos mesmos.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_20.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_20.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os estudos para a doação de cesta básica aos servidores públicos Municipais.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_21.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_21.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quantos veterinários tem no quadro de funcionários do Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_22.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_22.2021.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações: 1) Quantos cargos comissionado existem na Prefeitura Municipal de Jardim Alegre? 2) Qual o nome de cada comissionado, função exercida pelos mesmos, e qual o valor salarial que cada um recebe?</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_23.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_23.2021.pdf</t>
   </si>
   <si>
     <t>Requerer autorização do Plenário desta Casa de Leis para que o mesmo possa representar a Câmara Municipal junto ao Processo Administrativo Disciplinar (PAD) instaurado em desfavor do servidor público Amarildo Estevão Barbosa, podendo acompanhar e fiscalizar os atos processuais praticados.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_24.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_24.2021.pdf</t>
   </si>
   <si>
     <t>Requeiro o comparecimento da Sra. Secretária de Educação Jaqueline Schroeder Barbosa nesta Câmara Municipal no próximo dia 13/09/2013 às 18:30 horas, conforme preconiza o art. 29 inciso XIII Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_25.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_25.2021.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal as seguintes informações acerca da construção de um poço artesiano na Comunidade Santa Terezinha: 1) Qual resultado do Oficio assinado pela comunidade citada acima juntamente com o Sr. Prefeito para a Deputada Claudia Pereira? 2) Em caso negativo, o que impede a adoção da medida pleiteada?</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_26.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_26.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais procedimentos estão sendo realizado para a regularização dos loteamentos rurais em nosso Município.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_27.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_27.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais os membros da comissão Instaurada para apurar supostas infrações relativas à destinação irregular de bens públicos? E que seja convidado o Vereador Wesley Maderson Bortotti para acompanhar e fiscalizar os atos processuais praticados, conforme requerimento aprovado por unanimidade por esta Casa de Leis.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_28.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_28.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a quantidade de mudas de café, de mudas de arvores frutíferas e nativas que foram repassadas aos produtores rurais do nosso município.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_29.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_29.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o valor investido, no período de calamidade pública, em caixas d’água, cano padrão e quais bairros foram atendidos.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>Língua Preta, Lucas Braga, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_30.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_30.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o valor pago da Avenida Getulina. Qual o valor integral? Se parcelado qual o valor da parcela e a quantidade de parcelas? Quanto foi pago até a presente data?</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_31.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_31.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os seguintes questionamentos: 1) Quais as linhas (origem/destino) possuem serviço de transporte terceirizado? 2) Quais empresas prestam o serviço de transporte nas linhas a que se referem do item 1? 3) Qual o valor do KM de cada linha? 4) Qual a distância de (origem/destino) de cada linha por mês?</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/457/requerimento_32.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/457/requerimento_32.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações se o IAP tem algum processo contra Município? Quais são eles?</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_33.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_33.2021.pdf</t>
   </si>
   <si>
     <t>Requer cópia detalhada do diário de bordo do veículo Fiat Strada placa ASC 4870 na data do dia 13/11/2021.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_34.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_34.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o valor que foi pago nas telhas da cobertura que está sendo instalada no pátio do Departamento de Educação.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_35.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_35.2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre todos os Deputados Estadual e Federal que estão enviando emendas ao Município com seus respectivos valores.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_36.2021.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_36.2021.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre valor pago da Avenida Getulina em favor do Sr. Messias Luiz Batista. Qual o valor integral? Se parcelado qual o valor da parcela e a quantidade de parcelas? Quanto foi pago até a presente data?</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/615/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/615/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação e doação de 01 (uma) geladeira constante na relação de bens permanentes da câmara municipal, que se encontra obsoleto, antieconômico e inservível ao Poder Legislativo.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Língua Preta, Beto Rohling, Lucas Braga, Parabólica, Pinguinha, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/616/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/616/projet1.pdf</t>
   </si>
   <si>
     <t>Passa a denominar-se Odéssio de Godoy Bueno o Loteamento Jardim Bela Vista.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/617/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/617/projet1.pdf</t>
   </si>
   <si>
     <t>Autoriza a Revisão Geral Anual dos vencimentos dos servidores públicos do Poder Legislativo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/618/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/618/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação de mão-de-obra prestada por cidadão jardim alegrense nas subcontratações de obras e serviços derivadas de Contratos Administrativos oriundos de Licitação no Município de Jardim Alegre.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/619/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/619/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação da Prefeitura Municipal divulgar informações em sua página oficial na internet sobre todos os Conselhos Municipais em atividade no Município.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projet1.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal da Consciência sobre o Autismo” no Município de Jardim Alegre/PR.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/621/projeto_de_lei_no_07-2021_-_l__-_placa_sobre_autismo_-_pricila.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/621/projeto_de_lei_no_07-2021_-_l__-_placa_sobre_autismo_-_pricila.pdf</t>
   </si>
   <si>
     <t>Determina a inserção do Símbolo Mundial do Autismo nas placas que sinalizem atendimento prioritário, em estabelecimentos privados e dá outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/622/projeto_de_lei_no_08-2021_-_l__-_projeto_conservacao_das_aguas_-_rubens.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/622/projeto_de_lei_no_08-2021_-_l__-_projeto_conservacao_das_aguas_-_rubens.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto de Conservação das Águas, autoriza o Poder Executivo do Município de Jardim Alegre a prestar apoio financeiro aos proprietários rurais e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/623/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/623/projet1.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de eventos do município de Jardim Alegre o dia de conscientização e prevenção das doenças (Hipertensão e Diabetes) em crianças.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_no_10-2021_-_l__-_bicicletario_-_lucas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_no_10-2021_-_l__-_bicicletario_-_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de bicicletários nas dependências dos órgãos público e das escolas públicas no Município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>Beto Rohling, Lucas Braga, Língua Preta, Parabólica, Pinguinha, Pio, Pri da Palladar, Sônia Campos, Zé Careca</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projeto_de_lei_no_11-2021-l_-_reserva_de_vaga_para_afrodescendente.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projeto_de_lei_no_11-2021-l_-_reserva_de_vaga_para_afrodescendente.pdf</t>
   </si>
   <si>
     <t>Reserva aos afrodescendentes 10% (dez por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos em todos os órgãos da Administração Pública municipal, das Autarquias e das Fundações Públicas do Município de Jardim Alegre e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projet1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Semana Municipal da Agricultura Familiar no município de Jardim Alegre e dá outras providências.”</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/627/projeto_de_lei_no_13-2021-l_-_denominacao_de_nome_das_ruas.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/627/projeto_de_lei_no_13-2021-l_-_denominacao_de_nome_das_ruas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros públicos dos novos loteamentos do Município de Jardim Alegre, Estado do Paraná.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/628/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/628/projet1.pdf</t>
   </si>
   <si>
     <t>SUSPENDE OS EFEITOS DA LEI Nº 2295/2021 QUE PROMOVEU A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Língua Preta, Pio</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_de_lei_no_15-2021-l_-_proibicao_de_fogos_de_artificios.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_de_lei_no_15-2021-l_-_proibicao_de_fogos_de_artificios.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Jardim Alegre, Estado do Paraná, e dá outras providencias.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/630/projet1.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/630/projet1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, por meio de anúncio sonoro, das campanhas de conscientização para a população de Jardim Alegre.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_18.2021_l__altera_a_lei_de.pdf</t>
+    <t>http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_18.2021_l__altera_a_lei_de.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Municipal nº 2.031/2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3792,68 +3792,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_decreto_legislativo_no_01.2021_-_julga_as_contas_do_poder_executivo_de_2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_decreto_legislativo_no_02.2021_-_julga_as_contas_do_poder_executivo_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_de_resolucao_no_03.2021_abre_um_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/635/projeto_de_resolucao_no_04.2021_plantao_de_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_01.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_02.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_03.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_04.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_05.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_06.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_07.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_08.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_09.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_10.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_11.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_12.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_13.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_14.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_15.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_16.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_17.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_18.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_19.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_20.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_21.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_22.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_23.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_24.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_25.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_26.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_27.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_28.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_29.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_30.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_31.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_32.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_33.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_34.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_35.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_36.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_37.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_38.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_39.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_40.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_41.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_42.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_43.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_44.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_45.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_46.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_47.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_48.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_49.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_50.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_51.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_52.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_53.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_54.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_55.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_56.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_57.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_58.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_59.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_60.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_61.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_62.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_63.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_64.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_65.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_66.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_67.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_68.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_69.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_70.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_71.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_72.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_73.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_74.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_75.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_76.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_77.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_78.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_79.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_80.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_81.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_82.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_83.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_84.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_85.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_86.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_87.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_88.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_89.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_90.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_91.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_92.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_93.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_94.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_95.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_96.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_97.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_98.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_99.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_100.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_101.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_102.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_103.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_104.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_105.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_106.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_107.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_108.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_109.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_110.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_111.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_112.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_113.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_114.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_115.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_116.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_117.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_118.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_119.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_120.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_121.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_122.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_123.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_124.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_125.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_126.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_127.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_128.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_129.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_130.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_131.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_132.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_133.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_134.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_135.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_136.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_137.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_138.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_139.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_140.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_141.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_142.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_143.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_144.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_145.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_146.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_147.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_148.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_149.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_150.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_151.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_152.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_153.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_154.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_155.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_156.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_157.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_158.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_159.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_160.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_161.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_162.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_163.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_164.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_165.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_166.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_167.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_168.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_169.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_170.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_171.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_172.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_173.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_174.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_175.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_176.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_177.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_178.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_179.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_180.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_183.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_184.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_185.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_186.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_187.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_188.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_190.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_191.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_192.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_193.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_194.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_195.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_196.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_197.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_198.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_199.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_200.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_201.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_202.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_203.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_204.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_205.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_206.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_207.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_208.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_209.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_210.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_211.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_212.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_213.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_214.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_215.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_216.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_217.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_218.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_219.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_220.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_221.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_222.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_223.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_224.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_225.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_226.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_227.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_228.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_229.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_230.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_01.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_02.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_03.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_04.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_05.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_06.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_07.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_08.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_09.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_10.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_11.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_12.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_13.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_14.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_15.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_16.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_17.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_18.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_19.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_20.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_21.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_22.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_23.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_24.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_25.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_26.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_27.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_28.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_29.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_30.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_31.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/457/requerimento_32.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_33.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_34.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_35.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_36.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/615/projet1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/616/projet1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/617/projet1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/618/projet1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/619/projet1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projet1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/621/projeto_de_lei_no_07-2021_-_l__-_placa_sobre_autismo_-_pricila.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/622/projeto_de_lei_no_08-2021_-_l__-_projeto_conservacao_das_aguas_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/623/projet1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_no_10-2021_-_l__-_bicicletario_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projeto_de_lei_no_11-2021-l_-_reserva_de_vaga_para_afrodescendente.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projet1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/627/projeto_de_lei_no_13-2021-l_-_denominacao_de_nome_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/628/projet1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_de_lei_no_15-2021-l_-_proibicao_de_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/630/projet1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_18.2021_l__altera_a_lei_de.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_decreto_legislativo_no_01.2021_-_julga_as_contas_do_poder_executivo_de_2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/246/projeto_de_decreto_legislativo_no_02.2021_-_julga_as_contas_do_poder_executivo_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/634/projeto_de_resolucao_no_03.2021_abre_um_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/635/projeto_de_resolucao_no_04.2021_plantao_de_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_01.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_02.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_03.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_04.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_05.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_06.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_07.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_08.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_09.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_10.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_11.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_12.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_13.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_14.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_15.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_16.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_17.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_18.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_19.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_20.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_21.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_22.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_23.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_24.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_25.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_26.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_27.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_28.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_29.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_30.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_31.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_32.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_33.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_34.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_35.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_36.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_37.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_38.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_39.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_40.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_41.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_42.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_43.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_44.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_45.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_46.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_47.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_48.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_49.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_50.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_51.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_52.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_53.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_54.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_55.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_56.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_57.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_58.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_59.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_60.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_61.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/413/indicacao_62.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/416/indicacao_63.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/417/indicacao_64.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/419/indicacao_65.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/421/indicacao_66.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_67.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_68.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/426/indicacao_69.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/427/indicacao_70.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_71.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/429/indicacao_72.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/430/indicacao_73.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/431/indicacao_74.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/432/indicacao_75.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/433/indicacao_76.2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/434/indicacao_77.2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/435/indicacao_78.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/436/indicacao_79.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_80.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_81.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_82.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_83.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_84.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_85.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_86.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_87.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_88.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_89.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_90.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/461/indicacao_91.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_92.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_93.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_94.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_95.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_96.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/469/indicacao_97.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_98.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_99.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_100.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_101.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_102.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_103.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_104.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_105.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_106.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_107.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_108.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_109.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_110.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_111.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_112.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_113.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_114.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_115.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_116.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_117.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_118.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_119.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_120.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_121.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_122.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_123.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_124.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_125.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_126.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_127.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_128.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_129.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_130.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_131.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_132.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_133.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_134.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_135.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_136.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao_137.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_138.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_139.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_140.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_141.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_142.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_143.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/517/indicacao_144.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_145.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_146.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_147.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_148.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_149.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_150.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_151.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/525/indicacao_152.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_153.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_154.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_155.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_156.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_157.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_158.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_159.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_160.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_161.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_162.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_163.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_164.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_165.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_166.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_167.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_168.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_169.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_170.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_171.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_172.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_173.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_174.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_175.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_176.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_177.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_178.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_179.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_180.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_183.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_184.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_185.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_186.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_187.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_188.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_190.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_191.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_192.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_193.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_194.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_195.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_196.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_197.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_198.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_199.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_200.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_201.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_202.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_203.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_204.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_205.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_206.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_207.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_208.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_209.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_210.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/584/indicacao_211.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_212.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_213.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_214.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_215.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_216.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_217.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_218.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_219.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_220.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_221.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_222.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_223.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_224.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_225.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_226.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_227.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_228.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_229.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_230.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_01.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_02.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_03.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_04.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_05.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_06.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/389/requerimento_07.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/390/requerimento_08.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/391/requerimento_09.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/393/requerimento_10.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_11.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_12.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_13.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_14.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_15.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_16.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_17.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/420/requerimento_18.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/423/requerimento_19.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/425/requerimento_20.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_21.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_22.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/440/requerimento_23.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_24.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_25.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_26.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_27.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_28.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_29.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_30.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/454/requerimento_31.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/457/requerimento_32.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/458/requerimento_33.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/465/requerimento_34.2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_35.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento_36.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/615/projet1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/616/projet1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/617/projet1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/618/projet1.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/619/projet1.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/620/projet1.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/621/projeto_de_lei_no_07-2021_-_l__-_placa_sobre_autismo_-_pricila.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/622/projeto_de_lei_no_08-2021_-_l__-_projeto_conservacao_das_aguas_-_rubens.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/623/projet1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/624/projeto_de_lei_no_10-2021_-_l__-_bicicletario_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/625/projeto_de_lei_no_11-2021-l_-_reserva_de_vaga_para_afrodescendente.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/626/projet1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/627/projeto_de_lei_no_13-2021-l_-_denominacao_de_nome_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/628/projet1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/629/projeto_de_lei_no_15-2021-l_-_proibicao_de_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/630/projet1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jardimalegre.pr.leg.br/media/sapl/public/materialegislativa/2021/631/projeto_de_lei_no_18.2021_l__altera_a_lei_de.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>